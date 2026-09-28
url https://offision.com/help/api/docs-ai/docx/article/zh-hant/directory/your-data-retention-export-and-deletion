--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的資料：保留、匯出、刪除與備份</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">每一種記錄保留多久、其中哪些期限由你設定、停用或刪除一個人或一位訪客究竟移除了 什麼、匯出按鈕在哪裡，以及為什麼沒有備份頁面可以找。</w:t>
+        <w:t xml:space="preserve">每一種記錄保留多久、其中哪些期限由你設定、停用或刪除一個人或一位訪客究竟移除了什麼、匯出按鈕在哪裡，以及為什麼沒有備份頁面可以找。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjh6mzibmsfqqipn6kj3x">
+      <w:hyperlink w:history="1" r:id="rIdsepp2b2gqyc1fcs9xpeco">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 把大多數記錄保留到保留期限結束，少數則保留到租戶存在為止。讓人意外的是
 其中哪些期限是管理員可以調整的：五個。其餘都按固定排程執行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -128,735 +128,891 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每種記錄保留多久</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1937"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2582"/>
+        <w:gridCol w:w="1652"/>
+        <w:gridCol w:w="5946"/>
+        <w:gridCol w:w="1762"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">記錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保留</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定位置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約及其約會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約保留期</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，3–84 個月，預設 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約 › 設定的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">資料保留</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約記錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約記錄保留期</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，3–36 個月，預設 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一張卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">考勤記錄與</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">考勤日誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5946"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只要租戶存在就一直保留</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1762"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">固定 — 不會被清除</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">考勤自拍照</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">自拍照保留期限</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">，以天計，預設 30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2582"/>
+              <w:t xml:space="preserve">，1–90 天，預設 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">考勤設定，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">自拍照隱私</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客證件號碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">清除訪客身份證件信息</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — 最後到訪後若干天的指定時間</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2582"/>
+              <w:t xml:space="preserve"> — 最後到訪後 1 至 2555 天（7 年）的指定時間；未更改前為 90 天</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客 › 設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客與到訪記錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">清除訪客到訪記錄信息</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — 最後到訪後若干天的指定時間</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2582"/>
+              <w:t xml:space="preserve"> — 範圍相同，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">未開啟前不會執行</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，開啟後為 90 天</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客 › 設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">審計追蹤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">180 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">到訪、門禁和活動操作記錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">90 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器讀數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">已刪除的會議室、用戶群組和裝置</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">刪除後 30 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:tcW w:type="dxa" w:w="1652"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">播放器和控制處理器記錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4841"/>
+            <w:tcW w:type="dxa" w:w="5946"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">14 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2582"/>
+            <w:tcW w:type="dxa" w:w="1762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">考勤是唯一沒有保留期限設定的模組。考勤記錄，以及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">考勤日誌</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">中對它們的修改，
+只要租戶存在就一直保留 — 沒有清除程序，也沒有可以加上清除的設定，因此多年前的
+記錄仍可匯出。但附在記錄上的自拍照不同：它們會依上方的排程刪除。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1438275"/>
+            <wp:extent cx="5715000" cy="2143125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-data-retention-zh-hant" descr="預約 › 設定的資料保留——兩個保留期。" title="預約 › 設定的資料保留——兩個保留期。"/>
+            <wp:docPr id="1" name="attendance-selfie-retention-zh-hant" descr="自拍照隱私 — 考勤中管理員唯一可以調整的保留期限。" title="自拍照隱私 — 考勤中管理員唯一可以調整的保留期限。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1438275"/>
+                      <a:ext cx="5715000" cy="2143125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約 › 設定的資料保留——兩個保留期。</w:t>
-[...30 lines deleted...]
-審計追蹤留下一行。</w:t>
+        <w:t xml:space="preserve">自拍照隱私 — 考勤中管理員唯一可以調整的保留期限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → attendance/selfie-privacy (自拍照隱私)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1666875"/>
+            <wp:extent cx="5715000" cy="1438275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="visitor-purge-settings-zh-hant" descr="訪客 › 設定的資料保護，兩個清除開關已框出。" title="訪客 › 設定的資料保護，兩個清除開關已框出。"/>
+            <wp:docPr id="1" name="booking-data-retention-zh-hant" descr="預約 › 設定的資料保留——兩個保留期。" title="預約 › 設定的資料保留——兩個保留期。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1438275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約 › 設定的資料保留——兩個保留期。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">五個設定旁邊各有一個</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">立即清除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">按鈕，會先顯示將移除多少筆記錄，然後立刻執行同樣的
+清理。兩個訪客清除的性質不同：記錄清除會刪掉到訪，以及沒有其他地方引用的訪客；身份
+清除只會把因其他原因保留的訪客的證件號碼</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">遮蔽</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。任何真的移除了東西的清除，都會在
+審計追蹤留下一行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1666875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-purge-settings-zh-hant" descr="訪客 › 設定的資料保護，兩個清除開關已框出。" title="訪客 › 設定的資料保護，兩個清除開關已框出。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1666875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -927,51 +1083,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收筒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，從那裡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">恢復</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以拿回來。此時他的外部登入連結會
 被移除。不會發生的是抹除：被刪除的人是刻意保留的，好讓每一筆提到他的預約、到訪和
 記錄項目仍能追溯到真實姓名。沒有任何匿名化，之後也沒有工作會移除他。如果你收到
 「被遺忘權」的請求，告訴你的 Offision 聯絡人——這不是主控台能做的事。日常程序見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrue7p0yxjeyb9nrplsixb">
+      <w:hyperlink w:history="1" r:id="rIdd2rfjqnzdcohg4hoghgyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一位最高管理者無法被刪除或降級。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">刪除一位訪客</w:t>
@@ -1193,66 +1349,86 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在各自的頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">太大的匯出會被拒絕，顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出的資料筆數過多，請縮小日期範圍或篩選條件後再試。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——照做即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預約和使用率資料也能從 REST API 讀出來，BI 工具就是從那裡按排程取，而不是靠人
+手動匯出——見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0sahrwsic5qthfqj9xjrs">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備份與還原</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有備份頁面，也沒有還原頁面，因為備份不是由你執行的：Offision 把它當作服務的一部分
 來做，並保存在與你租戶相同的區域——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlsy6e8szujjbqdngrcgz">
+      <w:hyperlink w:history="1" r:id="rIdgx6bsgncdn_f_h7o0jxeu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。還原單一筆被刪除的記錄，是上面
 那些資源回收筒的工作；把整個租戶還原到某個時間點，則要向你的 Offision 聯絡人提出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個頁面不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1746,51 +1922,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpjh6mzibmsfqqipn6kj3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdrue7p0yxjeyb9nrplsixb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdxlsy6e8szujjbqdngrcgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77ff76ed1c901b418cc6b6b9a51924ba48352f73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb124d937e7ac4a7fedb58c9bc89fe5fc36adcc6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsepp2b2gqyc1fcs9xpeco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdd2rfjqnzdcohg4hoghgyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId0sahrwsic5qthfqj9xjrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdgx6bsgncdn_f_h7o0jxeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c33ca39416148e4aefeb5ba09fceb4e0d83ba68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77ff76ed1c901b418cc6b6b9a51924ba48352f73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb124d937e7ac4a7fedb58c9bc89fe5fc36adcc6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料：保留、匯出、刪除與備份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>