--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsepp2b2gqyc1fcs9xpeco">
+      <w:hyperlink w:history="1" r:id="rIdphcokjiwngyv-nwbwe_gh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 把大多數記錄保留到保留期限結束，少數則保留到租戶存在為止。讓人意外的是
 其中哪些期限是管理員可以調整的：五個。其餘都按固定排程執行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1083,51 +1083,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收筒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，從那裡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">恢復</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以拿回來。此時他的外部登入連結會
 被移除。不會發生的是抹除：被刪除的人是刻意保留的，好讓每一筆提到他的預約、到訪和
 記錄項目仍能追溯到真實姓名。沒有任何匿名化，之後也沒有工作會移除他。如果你收到
 「被遺忘權」的請求，告訴你的 Offision 聯絡人——這不是主控台能做的事。日常程序見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd2rfjqnzdcohg4hoghgyq">
+      <w:hyperlink w:history="1" r:id="rIdhyfypzhe2yqegclr6ce6x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一位最高管理者無法被刪除或降級。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">刪除一位訪客</w:t>
@@ -1355,80 +1355,80 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">太大的匯出會被拒絕，顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出的資料筆數過多，請縮小日期範圍或篩選條件後再試。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——照做即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約和使用率資料也能從 REST API 讀出來，BI 工具就是從那裡按排程取，而不是靠人
 手動匯出——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sahrwsic5qthfqj9xjrs">
+      <w:hyperlink w:history="1" r:id="rId_gidhookprsh4efoh0qby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備份與還原</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有備份頁面，也沒有還原頁面，因為備份不是由你執行的：Offision 把它當作服務的一部分
 來做，並保存在與你租戶相同的區域——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgx6bsgncdn_f_h7o0jxeu">
+      <w:hyperlink w:history="1" r:id="rIdiquqs0xiw2smasth5psjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。還原單一筆被刪除的記錄，是上面
 那些資源回收筒的工作；把整個租戶還原到某個時間點，則要向你的 Offision 聯絡人提出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個頁面不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1922,51 +1922,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsepp2b2gqyc1fcs9xpeco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdd2rfjqnzdcohg4hoghgyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId0sahrwsic5qthfqj9xjrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdgx6bsgncdn_f_h7o0jxeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c33ca39416148e4aefeb5ba09fceb4e0d83ba68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77ff76ed1c901b418cc6b6b9a51924ba48352f73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb124d937e7ac4a7fedb58c9bc89fe5fc36adcc6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdphcokjiwngyv-nwbwe_gh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdhyfypzhe2yqegclr6ce6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId_gidhookprsh4efoh0qby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdiquqs0xiw2smasth5psjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23aa0ad6df2e8150d0f059976dce2347c3fe2db1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aa0345a569551dee264386027702c753b0432b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ca3f33840b8c232333717c0ef9d05d1c488cdcb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料：保留、匯出、刪除與備份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>