--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphcokjiwngyv-nwbwe_gh">
+      <w:hyperlink w:history="1" r:id="rIdinvnzvgqr1hwqytxpj1ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 把大多數記錄保留到保留期限結束，少數則保留到租戶存在為止。讓人意外的是
 其中哪些期限是管理員可以調整的：五個。其餘都按固定排程執行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1083,51 +1083,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收筒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，從那裡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">恢復</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以拿回來。此時他的外部登入連結會
 被移除。不會發生的是抹除：被刪除的人是刻意保留的，好讓每一筆提到他的預約、到訪和
 記錄項目仍能追溯到真實姓名。沒有任何匿名化，之後也沒有工作會移除他。如果你收到
 「被遺忘權」的請求，告訴你的 Offision 聯絡人——這不是主控台能做的事。日常程序見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyfypzhe2yqegclr6ce6x">
+      <w:hyperlink w:history="1" r:id="rId-hhert6u2kwu8idx3qyzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一位最高管理者無法被刪除或降級。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">刪除一位訪客</w:t>
@@ -1355,80 +1355,80 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">太大的匯出會被拒絕，顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出的資料筆數過多，請縮小日期範圍或篩選條件後再試。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——照做即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約和使用率資料也能從 REST API 讀出來，BI 工具就是從那裡按排程取，而不是靠人
 手動匯出——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_gidhookprsh4efoh0qby">
+      <w:hyperlink w:history="1" r:id="rIdw3acugt-dbt7brokwen7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備份與還原</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有備份頁面，也沒有還原頁面，因為備份不是由你執行的：Offision 把它當作服務的一部分
 來做，並保存在與你租戶相同的區域——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiquqs0xiw2smasth5psjp">
+      <w:hyperlink w:history="1" r:id="rIdrbhyulax7jyvyvvoo85cc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。還原單一筆被刪除的記錄，是上面
 那些資源回收筒的工作；把整個租戶還原到某個時間點，則要向你的 Offision 聯絡人提出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個頁面不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1922,51 +1922,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdphcokjiwngyv-nwbwe_gh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdhyfypzhe2yqegclr6ce6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId_gidhookprsh4efoh0qby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdiquqs0xiw2smasth5psjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23aa0ad6df2e8150d0f059976dce2347c3fe2db1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aa0345a569551dee264386027702c753b0432b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ca3f33840b8c232333717c0ef9d05d1c488cdcb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdinvnzvgqr1hwqytxpj1ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId-hhert6u2kwu8idx3qyzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdw3acugt-dbt7brokwen7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdrbhyulax7jyvyvvoo85cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23aa0ad6df2e8150d0f059976dce2347c3fe2db1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aa0345a569551dee264386027702c753b0432b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ca3f33840b8c232333717c0ef9d05d1c488cdcb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料：保留、匯出、刪除與備份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>