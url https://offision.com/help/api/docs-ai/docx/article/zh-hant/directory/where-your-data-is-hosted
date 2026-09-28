--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,105 +26,172 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">哪個 Microsoft Azure 資料中心承載你的租戶 — 目前是香港與日本，英國在路線圖上 — 可用性如何維持，以及 Offision 為何只提供雲端服務、沒有地端部署選項。</w:t>
+        <w:t xml:space="preserve">哪個 Microsoft Azure 資料中心承載你的帳戶 — 目前是香港與日本，英國在路線圖上 — 為什麼一個帳戶不能拆到多個區域，為什麼分開的區域帳戶除了登入之外什麼都不共用、也沒有任何報表或匯出跨得過兩者，以及 Offision 為何只提供雲端服務、沒有地端部署選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu72xyt3occupo3psggf_q">
+      <w:hyperlink w:history="1" r:id="rIdxw_dcj8qvt2wcusxpsfpt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 是託管於 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 的雲端服務。每個租戶都放在建立租戶時所選的
+        <w:t xml:space="preserve"> 的雲端服務。每個帳戶都放在建立帳戶時所選的
 一個 Azure 資料中心，資料會留在該區域。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一個帳戶，一個區域</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一個帳戶不能拆到多個資料中心。在同一個帳戶裡沒有辦法依區域分開存放資料，也沒有任何
+設定能把其中一部分搬到另一個區域。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">法規要求兩個區域必須分開時，形狀是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每個區域一個帳戶</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 而分開的帳戶不會合在一起。
+各自有自己的人員、建築物、預約、報表與匯出，沒有任何東西跨得過兩者：沒有報表，沒有
+匯出，也沒有主控台。登入其中一個的管理者，看不到也搜尋不到另一個。真正跨區域的只有
+下面那一件事：在登入時找到自己的公司。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">分支劃分的是主控台，不是資料。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 一個叫 Europe 的分支，不會讓歐洲的資料存放在歐洲；
+整個帳戶仍然在它建立時所選的那一個資料中心。在同一個帳戶裡，根分支上的管理者確實看得到
+整個場域、也報得出來 — 請見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgro-pznqbah5rb0njzuca">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">什麼是分支，它劃分什麼</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —
+但那問的是誰可以看，不是資料存放在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">區域</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -291,112 +358,125 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個帳戶只住在一個區域，而登入會把你帶到那裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在錯誤區域的網址上找自己公司的人一樣
 找得到：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選擇Offision域名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡那一項會帶著該公司自己的網址，選它就會在問密碼之前先把瀏覽器
 移過去。所以不論辦公室在哪個區域，要發出去的連結都只有一條。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddz8_mlx2yk3lfgzdt45zn">
+      <w:hyperlink w:history="1" r:id="rId6xg8vsvcxkkgtc3v-xwwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">高可用性</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">服務運行在具備備援的 Azure 基礎設施上，單一伺服器或元件故障不會讓你的租戶離線。
-備份保存在與租戶相同的區域內。</w:t>
+        <w:t xml:space="preserve">服務運行在具備備援的 Azure 基礎設施上，單一伺服器或元件故障不會讓你的帳戶離線。
+備份保存在與帳戶相同的區域內。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不提供的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有地端或自行託管的部署方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 只在上述 Azure 資料中心運行，無法安裝
 在你自己的伺服器或雲端訂閱中。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">認證、加密與完整的安全性總覽，請參閱
+        <w:t xml:space="preserve">加密、第三方認證，以及可以提供給稽核的內容，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk6dfcizorbulimevicf2k">
+      <w:hyperlink w:history="1" r:id="rIdsyhuaryzpz-cbdmm75zlx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">你的資料在傳輸與儲存時如何受保護</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
+完整的安全性總覽與證書本身在
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_cje783ymqifp3xf0cuxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -821,51 +901,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu72xyt3occupo3psggf_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIddz8_mlx2yk3lfgzdt45zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdk6dfcizorbulimevicf2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxw_dcj8qvt2wcusxpsfpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgro-pznqbah5rb0njzuca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId6xg8vsvcxkkgtc3v-xwwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdsyhuaryzpz-cbdmm75zlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId_cje783ymqifp3xf0cuxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料存放在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>