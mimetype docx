--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,109 +26,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">哪個 Microsoft Azure 資料中心承載你的帳戶 — 目前是香港與日本，英國在路線圖上 — 為什麼一個帳戶不能拆到多個區域，為什麼分開的區域帳戶除了登入之外什麼都不共用、也沒有任何報表或匯出跨得過兩者，以及 Offision 為何只提供雲端服務、沒有地端部署選項。</w:t>
+        <w:t xml:space="preserve">Offision Cloud SaaS 使用的 Azure SQL Database、每家公司的專用資料庫，以及依使用者登入與公司帳戶決定的存取範圍。 哪個 Microsoft Azure 資料中心承載你的帳戶 — 目前是香港與日本，英國在路線圖上 — 為什麼一個帳戶不能拆到多個區域，為什麼分開的區域帳戶除了登入之外什麼都不共用、也沒有任何報表或匯出跨得過兩者，以及 Offision 為何只提供雲端服務、沒有地端部署選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxw_dcj8qvt2wcusxpsfpt">
+      <w:hyperlink w:history="1" r:id="rIdypmidnz4xcabq4nzeqylv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 是託管於 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的雲端服務。每個帳戶都放在建立帳戶時所選的
 一個 Azure 資料中心，資料會留在該區域。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision Cloud SaaS 使用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azure SQL Database</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。每家公司都有自己的資料庫。
+使用者的登入與公司帳戶決定可存取哪個客戶資料庫。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個帳戶，一個區域</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個帳戶不能拆到多個資料中心。在同一個帳戶裡沒有辦法依區域分開存放資料，也沒有任何
 設定能把其中一部分搬到另一個區域。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">法規要求兩個區域必須分開時，形狀是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -137,51 +156,51 @@
         <w:t xml:space="preserve">每個區域一個帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 而分開的帳戶不會合在一起。
 各自有自己的人員、建築物、預約、報表與匯出，沒有任何東西跨得過兩者：沒有報表，沒有
 匯出，也沒有主控台。登入其中一個的管理者，看不到也搜尋不到另一個。真正跨區域的只有
 下面那一件事：在登入時找到自己的公司。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分支劃分的是主控台，不是資料。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個叫 Europe 的分支，不會讓歐洲的資料存放在歐洲；
 整個帳戶仍然在它建立時所選的那一個資料中心。在同一個帳戶裡，根分支上的管理者確實看得到
 整個場域、也報得出來 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgro-pznqbah5rb0njzuca">
+      <w:hyperlink w:history="1" r:id="rIdyrzx8nonxv336isbrvtjh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼是分支，它劃分什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 但那問的是誰可以看，不是資料存放在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">區域</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -358,51 +377,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個帳戶只住在一個區域，而登入會把你帶到那裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在錯誤區域的網址上找自己公司的人一樣
 找得到：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選擇Offision域名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡那一項會帶著該公司自己的網址，選它就會在問密碼之前先把瀏覽器
 移過去。所以不論辦公室在哪個區域，要發出去的連結都只有一條。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6xg8vsvcxkkgtc3v-xwwi">
+      <w:hyperlink w:history="1" r:id="rIdy3pathzrvepubjnr4fmiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">高可用性</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務運行在具備備援的 Azure 基礎設施上，單一伺服器或元件故障不會讓你的帳戶離線。
@@ -419,64 +438,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有地端或自行託管的部署方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 只在上述 Azure 資料中心運行，無法安裝
 在你自己的伺服器或雲端訂閱中。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">加密、第三方認證，以及可以提供給稽核的內容，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyhuaryzpz-cbdmm75zlx">
+      <w:hyperlink w:history="1" r:id="rId6q0ovzjy1bumxbmv5ub7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料在傳輸與儲存時如何受保護</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 完整的安全性總覽與證書本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_cje783ymqifp3xf0cuxl">
+      <w:hyperlink w:history="1" r:id="rId6pccx625uhtkeu02tnwbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -901,51 +920,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxw_dcj8qvt2wcusxpsfpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgro-pznqbah5rb0njzuca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId6xg8vsvcxkkgtc3v-xwwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdsyhuaryzpz-cbdmm75zlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId_cje783ymqifp3xf0cuxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdypmidnz4xcabq4nzeqylv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdyrzx8nonxv336isbrvtjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdy3pathzrvepubjnr4fmiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId6q0ovzjy1bumxbmv5ub7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId6pccx625uhtkeu02tnwbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料存放在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>