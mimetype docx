--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypmidnz4xcabq4nzeqylv">
+      <w:hyperlink w:history="1" r:id="rIdbs2eoma9atqboutuiowwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 是託管於 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
@@ -156,51 +156,51 @@
         <w:t xml:space="preserve">每個區域一個帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 而分開的帳戶不會合在一起。
 各自有自己的人員、建築物、預約、報表與匯出，沒有任何東西跨得過兩者：沒有報表，沒有
 匯出，也沒有主控台。登入其中一個的管理者，看不到也搜尋不到另一個。真正跨區域的只有
 下面那一件事：在登入時找到自己的公司。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分支劃分的是主控台，不是資料。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個叫 Europe 的分支，不會讓歐洲的資料存放在歐洲；
 整個帳戶仍然在它建立時所選的那一個資料中心。在同一個帳戶裡，根分支上的管理者確實看得到
 整個場域、也報得出來 — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrzx8nonxv336isbrvtjh">
+      <w:hyperlink w:history="1" r:id="rId4xja0xjjhxmhu9mpz4s08">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼是分支，它劃分什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 但那問的是誰可以看，不是資料存放在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">區域</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -377,51 +377,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個帳戶只住在一個區域，而登入會把你帶到那裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在錯誤區域的網址上找自己公司的人一樣
 找得到：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選擇Offision域名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡那一項會帶著該公司自己的網址，選它就會在問密碼之前先把瀏覽器
 移過去。所以不論辦公室在哪個區域，要發出去的連結都只有一條。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3pathzrvepubjnr4fmiw">
+      <w:hyperlink w:history="1" r:id="rId3kzilbn8iprxuheu_-tvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">高可用性</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務運行在具備備援的 Azure 基礎設施上，單一伺服器或元件故障不會讓你的帳戶離線。
@@ -438,64 +438,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有地端或自行託管的部署方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 只在上述 Azure 資料中心運行，無法安裝
 在你自己的伺服器或雲端訂閱中。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">加密、第三方認證，以及可以提供給稽核的內容，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6q0ovzjy1bumxbmv5ub7l">
+      <w:hyperlink w:history="1" r:id="rIdxpv0zvl69osbq7adtrhas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料在傳輸與儲存時如何受保護</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 完整的安全性總覽與證書本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6pccx625uhtkeu02tnwbx">
+      <w:hyperlink w:history="1" r:id="rIdgege-zljfemjpbq26jvs2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -920,51 +920,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdypmidnz4xcabq4nzeqylv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdyrzx8nonxv336isbrvtjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdy3pathzrvepubjnr4fmiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId6q0ovzjy1bumxbmv5ub7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId6pccx625uhtkeu02tnwbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbs2eoma9atqboutuiowwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId4xja0xjjhxmhu9mpz4s08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId3kzilbn8iprxuheu_-tvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdxpv0zvl69osbq7adtrhas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdgege-zljfemjpbq26jvs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料存放在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>