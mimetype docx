--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">同一組卡號會被會議室面板、座位面板、出勤打卡、問題回報、活動面板、手機錢包和 API 讀取。每一個各自會做什麼，以及它們共同遵守的那一條規則。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyutpafoihrzhdczezno3l">
+      <w:hyperlink w:history="1" r:id="rIdsb1tywwmtuufm00schjk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">卡號只登記一次，卻會在很多地方被讀到。每一個地方的第一件事都一樣 — 把號碼換成一個
 人 — 然後以那個人的身分做自己的事。決定要做什麼的不是卡片，而是拍卡的那個畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -178,100 +178,100 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">會議室預約面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">為正在等候的預約簽到、在空房間開始臨時使用，或在會議進行中提供延長與簽退 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrseadsobkp8bibth-dsww">
+            <w:hyperlink w:history="1" r:id="rIdrvhl3ico7cnkmvf5grwr7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">拍員工卡簽到</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接了 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">門鎖</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 的面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在有相關硬體的房間，與簽到同時開門 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdijezhnpggbtor2xuocosi">
+            <w:hyperlink w:history="1" r:id="rIda10ufbcwobw9msvlybcvz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接 AXIS 門鎖</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -305,97 +305,97 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出勤打卡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">記錄上班或下班 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcauu8z-1xmdnji-y19bqs">
+            <w:hyperlink w:history="1" r:id="rIduscnovmggadvyhirrnnsr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">出勤的運作方式</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板上的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">回報問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">為這筆回報署名，讓佇列知道是誰提出的 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrsyelwstnynmryee5ljta">
+            <w:hyperlink w:history="1" r:id="rIdnjuzgae0hvpk68nukezhh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在會議室面板回報問題</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -467,77 +467,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部 API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由其他系統寫入或清除號碼 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvmjvnpueiwn2gqvcy-on5">
+            <w:hyperlink w:history="1" r:id="rIdr55kq9lvka8i5w8po4zbx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">從預約開啟會議室門</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上表明身分的方式不只卡片，還有 QR 碼、密碼和預約 PIN。面板提供哪幾種是在預約
 模組設定的，不在這裡 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdql0lq5dhne2izll1blssq">
+      <w:hyperlink w:history="1" r:id="rIducbr6upuerqtl-htnfiml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上辨識身分</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們共同遵守的規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面每一個畫面都用同一個步驟解析卡片，所以以下三件事到處都成立：</w:t>
@@ -605,50 +605,107 @@
         <w:t xml:space="preserve"> 用小寫登記的號碼，也能對上送出大寫的讀卡機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拍卡是辨識身分，不是授權:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 被認出來和被允許是兩回事。卡片說明你是誰；那個人能不能簽到、能不能認領座位、能不能
 打卡、能不能開門，是由預約、政策和他所屬的群組決定的 — 就跟他改用密碼輸入時一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">卡片活得比帳戶久</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">停用一個人不會動到他的卡片。卡號在上面每一個畫面仍然解析得出來，所以留在皮夾裡的
+卡片，在他被擋住登入之後依然會在面板上代表他。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">刪除也不是答案，不過行為不一樣：沒有帳戶可以解析之後，這個號碼在每一個畫面都會安靜
+下來 — 但它仍然</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">被占用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，無法發給其他人，而且只要把那個人從資源回收筒還原，它又
+會重新代表他。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">要讓卡片失效是另一個動作，也是唯一同時讓號碼安靜並釋出的動作：到他的紀錄上把卡號
+清掉——請見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfs10n49pxolqgs7u1wifz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">移除已離職的人</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">不會讀卡的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入 Offision。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 應用程式與管理主控台接受的是密碼、密碼鎖或貴公司的登入方式。
 沒有任何畫面接受卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -670,51 +727,51 @@
       <w:r>
         <w:t xml:space="preserve"> Offision 不會把卡號送給門禁控制器。接了門鎖的面板會開門，
 是因為 Offision 叫門鎖開，而不是控制器認得那張卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大廳的訪客簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客有自己的訪客證或錢包通行證 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfzhf63uhsqqqo7ciumt-">
+      <w:hyperlink w:history="1" r:id="rId_8ptatxzqxo8j4h7rn1ge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會顯示什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1139,51 +1196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyutpafoihrzhdczezno3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdrseadsobkp8bibth-dsww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdijezhnpggbtor2xuocosi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdcauu8z-1xmdnji-y19bqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdrsyelwstnynmryee5ljta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdvmjvnpueiwn2gqvcy-on5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdql0lq5dhne2izll1blssq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhfzhf63uhsqqqo7ciumt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsb1tywwmtuufm00schjk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdrvhl3ico7cnkmvf5grwr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIda10ufbcwobw9msvlybcvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIduscnovmggadvyhirrnnsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdnjuzgae0hvpk68nukezhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdr55kq9lvka8i5w8po4zbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIducbr6upuerqtl-htnfiml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfs10n49pxolqgs7u1wifz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId_8ptatxzqxo8j4h7rn1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>卡號會在哪些地方被讀取，拍下去又會發生什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>