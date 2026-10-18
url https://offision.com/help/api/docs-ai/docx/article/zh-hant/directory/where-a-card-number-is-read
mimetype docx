--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsb1tywwmtuufm00schjk0">
+      <w:hyperlink w:history="1" r:id="rIdimlyjmjaqsnobwv2kmln8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">卡號只登記一次，卻會在很多地方被讀到。每一個地方的第一件事都一樣 — 把號碼換成一個
 人 — 然後以那個人的身分做自己的事。決定要做什麼的不是卡片，而是拍卡的那個畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -178,100 +178,100 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">會議室預約面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">為正在等候的預約簽到、在空房間開始臨時使用，或在會議進行中提供延長與簽退 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrvhl3ico7cnkmvf5grwr7">
+            <w:hyperlink w:history="1" r:id="rIdgpswjvrg6kin-etcfovme">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">拍員工卡簽到</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接了 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">門鎖</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 的面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在有相關硬體的房間，與簽到同時開門 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda10ufbcwobw9msvlybcvz">
+            <w:hyperlink w:history="1" r:id="rIdtoov2fqtkqbgdhakzv7hw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接 AXIS 門鎖</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -305,97 +305,97 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出勤打卡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">記錄上班或下班 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduscnovmggadvyhirrnnsr">
+            <w:hyperlink w:history="1" r:id="rIdspxozplel8pwl4rhq8m8b">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">出勤的運作方式</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板上的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">回報問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">為這筆回報署名，讓佇列知道是誰提出的 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnjuzgae0hvpk68nukezhh">
+            <w:hyperlink w:history="1" r:id="rIdi2xvk6fpw8a99d25mjs9t">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在會議室面板回報問題</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -467,77 +467,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部 API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由其他系統寫入或清除號碼 — 請見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr55kq9lvka8i5w8po4zbx">
+            <w:hyperlink w:history="1" r:id="rIdmnadyrtxctkzypatlp1lq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">從預約開啟會議室門</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上表明身分的方式不只卡片，還有 QR 碼、密碼和預約 PIN。面板提供哪幾種是在預約
 模組設定的，不在這裡 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducbr6upuerqtl-htnfiml">
+      <w:hyperlink w:history="1" r:id="rIdbtv90h3dtqkcin5ocfszh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上辨識身分</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們共同遵守的規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面每一個畫面都用同一個步驟解析卡片，所以以下三件事到處都成立：</w:t>
@@ -645,51 +645,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">刪除也不是答案，不過行為不一樣：沒有帳戶可以解析之後，這個號碼在每一個畫面都會安靜
 下來 — 但它仍然</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被占用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，無法發給其他人，而且只要把那個人從資源回收筒還原，它又
 會重新代表他。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要讓卡片失效是另一個動作，也是唯一同時讓號碼安靜並釋出的動作：到他的紀錄上把卡號
 清掉——請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfs10n49pxolqgs7u1wifz">
+      <w:hyperlink w:history="1" r:id="rIdau213nl6lzlftdythz4vf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不會讀卡的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -727,51 +727,51 @@
       <w:r>
         <w:t xml:space="preserve"> Offision 不會把卡號送給門禁控制器。接了門鎖的面板會開門，
 是因為 Offision 叫門鎖開，而不是控制器認得那張卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大廳的訪客簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客有自己的訪客證或錢包通行證 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_8ptatxzqxo8j4h7rn1ge">
+      <w:hyperlink w:history="1" r:id="rIdpobua68u39hvxuy0trygy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證上會顯示什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1196,51 +1196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsb1tywwmtuufm00schjk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdrvhl3ico7cnkmvf5grwr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIda10ufbcwobw9msvlybcvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIduscnovmggadvyhirrnnsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdnjuzgae0hvpk68nukezhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdr55kq9lvka8i5w8po4zbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIducbr6upuerqtl-htnfiml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfs10n49pxolqgs7u1wifz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId_8ptatxzqxo8j4h7rn1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdimlyjmjaqsnobwv2kmln8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdgpswjvrg6kin-etcfovme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdtoov2fqtkqbgdhakzv7hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdspxozplel8pwl4rhq8m8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdi2xvk6fpw8a99d25mjs9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdmnadyrtxctkzypatlp1lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdbtv90h3dtqkcin5ocfszh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdau213nl6lzlftdythz4vf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdpobua68u39hvxuy0trygy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>卡號會在哪些地方被讀取，拍下去又會發生什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>