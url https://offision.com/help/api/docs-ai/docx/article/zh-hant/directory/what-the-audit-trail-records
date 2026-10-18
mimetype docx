--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwnbxfslyvsc90v7cikwr">
+      <w:hyperlink w:history="1" r:id="rIddoat6pxoqazo_gfqht2mc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/what-the-audit-trail-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">審計追蹤是管理員在管理控制台做過什麼的紀錄：每一次 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入</w:t>
       </w:r>
@@ -1382,51 +1382,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保留 180 天</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">審計追蹤的列會在寫入 180 天後移除。這個期限是固定的：任何地方的設定都改不動它，
 而且列一旦消失就無法還原。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請順著它規劃，而不是硬碰它。年度審查沒辦法事後從控制台拼出來，所以請按排程下載
 追蹤 — 每季一次，對 180 天的期限與列數上限來說都相當寬裕。其他紀錄各有不同的
 期限，請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_v4jqkyy9noviewd9vd9v">
+      <w:hyperlink w:history="1" r:id="rId4v4stgx4ioeuckrl1wyia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料：保留、匯出、刪除與備份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">審計追蹤不做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1442,96 +1442,96 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 誰看過某個頁面或報表，不會出現在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡不在裡面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 發卡或刪卡不會留下任何一列 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxbanse02dxnmqjlc5bffj">
+      <w:hyperlink w:history="1" r:id="rId_kpmqwtzbslmptafm-xfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">門禁卡的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個模組有自己的日誌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約、來訪、門禁、活動、考勤、服務、工單、收發、
 計數器與費用申報各有自己的日誌頁面，各有自己的匯出與自己的保留期限。那些請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjnhivqk7kjdudlgpf3_n">
+      <w:hyperlink w:history="1" r:id="rIduru_hwkvlhqmekq2h2mzq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">追查預約發生過什麼事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnp4jvmsktdabbny5lhmar">
+      <w:hyperlink w:history="1" r:id="rIddjq86vle7dbdgug9uvmdt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看誰在活動上改了什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1542,74 +1542,74 @@
 也不會為此寄信給任何人。檢視追蹤是你自己排進行程的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有 API，也沒有即時串流。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 審計追蹤可以在控制台裡讀、可以下載成檔案；
 它不在 REST API 上，也沒有可訂閱的日誌串流，所以沒有東西可以指向 SIEM。
 受支援的做法是按排程匯出 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkcsgkzm0bb2buq4btq1f">
+      <w:hyperlink w:history="1" r:id="rIdvpq0laqer30cpz88qcwmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接你自己的系統：API、認證與自動化</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 這只適用於審計追蹤本身：預約、使用率和在室資料 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">是</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 API 上的，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId19wpkg2vvkhcxwk6-alar">
+      <w:hyperlink w:history="1" r:id="rIdjeeplsdoqxptv8z2jjafa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">報表用的呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自己的資訊安全管理系統已取得 ISO/IEC 27001 認證，而且 Offision 內部就
 在用 Offision — 所以這份追蹤，我們既為你們讀，也為我們自己的證據而讀。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -2043,51 +2043,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlwnbxfslyvsc90v7cikwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId_v4jqkyy9noviewd9vd9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdxbanse02dxnmqjlc5bffj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdcjnhivqk7kjdudlgpf3_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdnp4jvmsktdabbny5lhmar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdlkcsgkzm0bb2buq4btq1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId19wpkg2vvkhcxwk6-alar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d4aa4ae06b2e8c401cbac9a13465707e34068c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e7d49c5459713b2f5f543437e2e13286d364ab2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9edc32ec777d80d6970cbe8b42952d65d1e5ebb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1963a5ff85bc4460323e7e64a94c2dd517eb83c8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f661d89fc36612d46a360094927350dc28c2fc71.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddoat6pxoqazo_gfqht2mc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId4v4stgx4ioeuckrl1wyia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId_kpmqwtzbslmptafm-xfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIduru_hwkvlhqmekq2h2mzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIddjq86vle7dbdgug9uvmdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdvpq0laqer30cpz88qcwmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdjeeplsdoqxptv8z2jjafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72bf21bfd225c86d712c545c86f9339bfdfe92ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fda0811eec9362e769660752e757269d8a66c4ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89982293db4b33ee92c24cafb4e33ac00140912.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b79cfbcb6dd22142610bc52c6728588a9f41fd51.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/229bb1381e1e3d8b9f83d67127f9d09082a60650.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>審計追蹤 — 每一次登入、權限變更與設定修改，以及如何匯出</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>