--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7v4niosrg9ducxqfpsjbz">
+      <w:hyperlink w:history="1" r:id="rId0db9_hjokhp4lywg7cqwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/user-delegation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約屬於它的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起人</w:t>
       </w:r>
@@ -542,73 +542,73 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表設在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">助理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自己的使用者資料上，列出他可以代為操作的人 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2n_ltgca8nai6ajxvaka">
+      <w:hyperlink w:history="1" r:id="rIdezcum2hdbxtkpw-rigueu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定委託代表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。預約管理者是擁有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約管理者 (可編輯)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 權限的人 — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6r9norqdayre4xhk8mov">
+      <w:hyperlink w:history="1" r:id="rIdb3ycy6oevvwf7x0qqm21i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰可以開啟管理控制台</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">套用誰的規則：發起人的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表預約、編輯或取消時，預約會當作是發起人自己在操作來判斷：</w:t>
@@ -742,103 +742,103 @@
       <w:r>
         <w:t xml:space="preserve">會議室 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">創建/編輯預約途徑</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許預約管理者為用戶創建預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，可以關閉在
 管理控制台建立和編輯該會議室預約的途徑，但不會阻止管理者取消預約。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtmnzrplz560hmzcpbvt8">
+      <w:hyperlink w:history="1" r:id="rIdk2dfikweqn3kfk_dzx3hy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 要把預約拖到別的時間或會議室，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtxlk8lgtfgkdggqxeti_">
+      <w:hyperlink w:history="1" r:id="rIdxpklfwipizkcz2i1qgrsz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表看到甚麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊保密等級</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會對發起人和管理預約的人以外的所有人隱藏預約詳情。委託
 代表不在例外名單上，所以保密或私人的預約，助理看到的也只是「使用中」。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ior78ka08rybi37c6rcq">
+      <w:hyperlink w:history="1" r:id="rIdbauvgmgvb4yq8klwyzi_g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這項設定不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -894,51 +894,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 委託代表只代為處理預約，不會繼承對方其他的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 活動的負責人、副主辦人與助手是另一套機制 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6bs_cft0wedp6p44ua7m">
+      <w:hyperlink w:history="1" r:id="rIdbags_-toybdeankunnnt-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">負責人、副主辦人與助手</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查看誰可以代誰操作:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在使用者列表開啟 </w:t>
@@ -1389,51 +1389,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7v4niosrg9ducxqfpsjbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdw2n_ltgca8nai6ajxvaka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdy6r9norqdayre4xhk8mov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdmtmnzrplz560hmzcpbvt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdjtxlk8lgtfgkdggqxeti_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7ior78ka08rybi37c6rcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdu6bs_cft0wedp6p44ua7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0db9_hjokhp4lywg7cqwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdezcum2hdbxtkpw-rigueu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdb3ycy6oevvwf7x0qqm21i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdk2dfikweqn3kfk_dzx3hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdxpklfwipizkcz2i1qgrsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdbauvgmgvb4yq8klwyzi_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdbags_-toybdeankunnnt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>委託代表</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>