--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0db9_hjokhp4lywg7cqwk">
+      <w:hyperlink w:history="1" r:id="rIdtwstcfsqzmitjfp-d2h7b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/user-delegation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約屬於它的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起人</w:t>
       </w:r>
@@ -542,73 +542,73 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表設在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">助理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自己的使用者資料上，列出他可以代為操作的人 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezcum2hdbxtkpw-rigueu">
+      <w:hyperlink w:history="1" r:id="rIdefn1zcysczyrz2wpyzhyb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定委託代表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。預約管理者是擁有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約管理者 (可編輯)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 權限的人 — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb3ycy6oevvwf7x0qqm21i">
+      <w:hyperlink w:history="1" r:id="rId6an04yjyt-we5c8dnadck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰可以開啟管理控制台</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">套用誰的規則：發起人的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表預約、編輯或取消時，預約會當作是發起人自己在操作來判斷：</w:t>
@@ -742,103 +742,103 @@
       <w:r>
         <w:t xml:space="preserve">會議室 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">創建/編輯預約途徑</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許預約管理者為用戶創建預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，可以關閉在
 管理控制台建立和編輯該會議室預約的途徑，但不會阻止管理者取消預約。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk2dfikweqn3kfk_dzx3hy">
+      <w:hyperlink w:history="1" r:id="rIdnhfoycx1mbxxny6avxrfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 要把預約拖到別的時間或會議室，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpklfwipizkcz2i1qgrsz">
+      <w:hyperlink w:history="1" r:id="rIdzrnilxtnaxjbhwbjkmle6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表看到甚麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊保密等級</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會對發起人和管理預約的人以外的所有人隱藏預約詳情。委託
 代表不在例外名單上，所以保密或私人的預約，助理看到的也只是「使用中」。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbauvgmgvb4yq8klwyzi_g">
+      <w:hyperlink w:history="1" r:id="rIdnua_021t5pcj_keyi-63l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這項設定不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -894,51 +894,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 委託代表只代為處理預約，不會繼承對方其他的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 活動的負責人、副主辦人與助手是另一套機制 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbags_-toybdeankunnnt-">
+      <w:hyperlink w:history="1" r:id="rIdrancooojj5kneaf6fapu4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">負責人、副主辦人與助手</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查看誰可以代誰操作:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在使用者列表開啟 </w:t>
@@ -1389,51 +1389,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0db9_hjokhp4lywg7cqwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdezcum2hdbxtkpw-rigueu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdb3ycy6oevvwf7x0qqm21i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdk2dfikweqn3kfk_dzx3hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdxpklfwipizkcz2i1qgrsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdbauvgmgvb4yq8klwyzi_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdbags_-toybdeankunnnt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtwstcfsqzmitjfp-d2h7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdefn1zcysczyrz2wpyzhyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId6an04yjyt-we5c8dnadck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdnhfoycx1mbxxny6avxrfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdzrnilxtnaxjbhwbjkmle6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdnua_021t5pcj_keyi-63l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdrancooojj5kneaf6fapu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>委託代表</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>