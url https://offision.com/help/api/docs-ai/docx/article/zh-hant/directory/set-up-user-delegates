--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryl6gabq8r1emewpyvjw_">
+      <w:hyperlink w:history="1" r:id="rIddmc2spnuv8m0lmdwifpxr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/set-up-user-delegates/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">替主管安排會議的助理，需要預約掛在主管名下而不是自己名下 — 這樣會議室顯示的
 發起人才正確、確認電郵才寄給對的人、用掉的也才是對的額度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -449,51 +449,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用掉的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A 的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 額度，不是 B 的。在額度紀錄裡，操作人一欄是 B，而扣減的是
 A — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpcjbgyly_jc4bgao9wcq">
+      <w:hyperlink w:history="1" r:id="rIdgbuizsij1kph7xcnffjnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看預約額度使用紀錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">B 也可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
@@ -540,51 +540,51 @@
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">套用的是 A 的會議室規則，不是 B 的。A 的會議室若在開始前一段時間禁止編輯或取消，
 B 也會在同一時間被擋下。誰可以處理不屬於自己的預約，整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvlaubklnsk4afu0e-r5d">
+      <w:hyperlink w:history="1" r:id="rId6ywqk8kbro5m_b1p2szsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委託代表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請 B 以 A 的名義建立一個預約，然後再取消。如果那一行從來沒有出現，或選單裡沒有 A：</w:t>
@@ -650,51 +650,51 @@
       <w:r>
         <w:t xml:space="preserve"> 權限的
 帳戶。只用 Outlook 的主管，在第一次登入之前仍然是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已添加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已發送邀請</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj-fnx5rk-lgy_bqwvloyk">
+      <w:hyperlink w:history="1" r:id="rIdbplhajjxexgljp6iqqyti">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他代人預約的方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表是讓 </w:t>
@@ -875,51 +875,51 @@
               <w:t xml:space="preserve">管理控制台本身的預約表單，它一定會問發起人是誰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5298"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不用開啟任何設定，但被指定為發起人的人需要 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使用者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 權限（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdk-sc4xa6mgi9cwdd6yexh">
+            <w:hyperlink w:history="1" r:id="rIdqvm3bc58jcn-csbr2b8ks">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">誰可以開啟管理控制台</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">），而你要能管理該資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2031"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -937,51 +937,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源規則裡的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約管理者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 覆蓋條件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5298"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw9yhyyo3kmxkda7zymysy">
+            <w:hyperlink w:history="1" r:id="rIdcys8wtbrw36afum-8jjoj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源規則設定一覽</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2031"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">標明會議是 </w:t>
             </w:r>
@@ -1003,127 +1003,127 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">主持人</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5298"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId9ib5rktblrfzjh7c3ny1t">
+            <w:hyperlink w:history="1" r:id="rIdaeeopycw2a45m5pn6qily">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約使用哪一張表單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你也可以針對個別資源關掉管理控制台這條路，使用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許預約管理者為使用者創建預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlxfsx1ztkrssm3uwsvwk">
+      <w:hyperlink w:history="1" r:id="rIdcmsucbzd_qvgi3wyr8409">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這項設定不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是否私人是以當下登入的人來判斷，而不是他代表的人，所以委託代表
 不會自動看到主管私人會議的主旨。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakr7a8dzx0gdttwsnpxb1">
+      <w:hyperlink w:history="1" r:id="rIdzbvvozfkw_icxzztvu0ke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約設為私人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1588,51 +1588,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdryl6gabq8r1emewpyvjw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdhpcjbgyly_jc4bgao9wcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdnvlaubklnsk4afu0e-r5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdj-fnx5rk-lgy_bqwvloyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdk-sc4xa6mgi9cwdd6yexh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdw9yhyyo3kmxkda7zymysy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId9ib5rktblrfzjh7c3ny1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdhlxfsx1ztkrssm3uwsvwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdakr7a8dzx0gdttwsnpxb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9cb2b4e526bfcd594d2db0b048924509c3b6487.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddmc2spnuv8m0lmdwifpxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdgbuizsij1kph7xcnffjnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId6ywqk8kbro5m_b1p2szsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdbplhajjxexgljp6iqqyti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdqvm3bc58jcn-csbr2b8ks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdcys8wtbrw36afum-8jjoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdaeeopycw2a45m5pn6qily" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcmsucbzd_qvgi3wyr8409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdzbvvozfkw_icxzztvu0ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97cbfa8f54fef1024f45fcb2263d34bcb2aad429.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定委託代表</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>