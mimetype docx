--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmc2spnuv8m0lmdwifpxr">
+      <w:hyperlink w:history="1" r:id="rIdxq7e5leuevjje7fimxj_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/set-up-user-delegates/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">替主管安排會議的助理，需要預約掛在主管名下而不是自己名下 — 這樣會議室顯示的
 發起人才正確、確認電郵才寄給對的人、用掉的也才是對的額度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -449,51 +449,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用掉的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A 的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 額度，不是 B 的。在額度紀錄裡，操作人一欄是 B，而扣減的是
 A — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbuizsij1kph7xcnffjnd">
+      <w:hyperlink w:history="1" r:id="rIdjw3hmyyn6zq6cgw9ddwnf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看預約額度使用紀錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">B 也可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
@@ -540,51 +540,51 @@
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">套用的是 A 的會議室規則，不是 B 的。A 的會議室若在開始前一段時間禁止編輯或取消，
 B 也會在同一時間被擋下。誰可以處理不屬於自己的預約，整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ywqk8kbro5m_b1p2szsv">
+      <w:hyperlink w:history="1" r:id="rIdctk9by_x3nub4-juhthr5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委託代表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請 B 以 A 的名義建立一個預約，然後再取消。如果那一行從來沒有出現，或選單裡沒有 A：</w:t>
@@ -650,51 +650,51 @@
       <w:r>
         <w:t xml:space="preserve"> 權限的
 帳戶。只用 Outlook 的主管，在第一次登入之前仍然是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已添加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已發送邀請</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbplhajjxexgljp6iqqyti">
+      <w:hyperlink w:history="1" r:id="rIdmrxvqrwdg5yqmx9ley6fk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他代人預約的方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委託代表是讓 </w:t>
@@ -875,51 +875,51 @@
               <w:t xml:space="preserve">管理控制台本身的預約表單，它一定會問發起人是誰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5298"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不用開啟任何設定，但被指定為發起人的人需要 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使用者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 權限（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqvm3bc58jcn-csbr2b8ks">
+            <w:hyperlink w:history="1" r:id="rIdw8jnabepxfiwkuwbj16hz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">誰可以開啟管理控制台</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">），而你要能管理該資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2031"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -937,51 +937,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源規則裡的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約管理者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 覆蓋條件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5298"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcys8wtbrw36afum-8jjoj">
+            <w:hyperlink w:history="1" r:id="rIdr5y6_2t_zedu1vljj1ppi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源規則設定一覽</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2031"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">標明會議是 </w:t>
             </w:r>
@@ -1003,127 +1003,127 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">主持人</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5298"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdaeeopycw2a45m5pn6qily">
+            <w:hyperlink w:history="1" r:id="rIdyjs-gukyitohxs1vyfsnp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約使用哪一張表單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你也可以針對個別資源關掉管理控制台這條路，使用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許預約管理者為使用者創建預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmsucbzd_qvgi3wyr8409">
+      <w:hyperlink w:history="1" r:id="rIdgzkxizqmu6oxnz1wfax14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這項設定不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是否私人是以當下登入的人來判斷，而不是他代表的人，所以委託代表
 不會自動看到主管私人會議的主旨。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbvvozfkw_icxzztvu0ke">
+      <w:hyperlink w:history="1" r:id="rIdj9277bhv4jv2niz9vp9km">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約設為私人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1588,51 +1588,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddmc2spnuv8m0lmdwifpxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdgbuizsij1kph7xcnffjnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId6ywqk8kbro5m_b1p2szsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdbplhajjxexgljp6iqqyti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdqvm3bc58jcn-csbr2b8ks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdcys8wtbrw36afum-8jjoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdaeeopycw2a45m5pn6qily" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcmsucbzd_qvgi3wyr8409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdzbvvozfkw_icxzztvu0ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97cbfa8f54fef1024f45fcb2263d34bcb2aad429.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxq7e5leuevjje7fimxj_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdjw3hmyyn6zq6cgw9ddwnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdctk9by_x3nub4-juhthr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdmrxvqrwdg5yqmx9ley6fk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdw8jnabepxfiwkuwbj16hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdr5y6_2t_zedu1vljj1ppi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdyjs-gukyitohxs1vyfsnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgzkxizqmu6oxnz1wfax14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdj9277bhv4jv2niz9vp9km" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97cbfa8f54fef1024f45fcb2263d34bcb2aad429.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定委託代表</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>