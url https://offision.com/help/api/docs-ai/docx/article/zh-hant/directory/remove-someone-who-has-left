--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,628 +26,953 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">移除已離職的人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">停用以阻止對方登入並保留歷史紀錄、登出他仍在使用的裝置，或刪除後從資源回收筒 復原。該選哪一個，以及各自會留下什麼。</w:t>
+        <w:t xml:space="preserve">停用以阻止對方登入並保留歷史紀錄、登出他仍在使用的裝置，或刪除後從資源回收筒復原。該選哪一個，以及各自會留下什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3onjvhvncuaj2batvy8v7">
+      <w:hyperlink w:history="1" r:id="rIdlvoudw5-82_qdxce334an">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/remove-someone-who-has-left/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...143 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4495800" cy="3971925"/>
+            <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-remove-actions-zh-hant" descr="兩個動作都位於該使用者面板的底部。" title="兩個動作都位於該使用者面板的底部。"/>
+            <wp:docPr id="1" name="what-deactivating-stops-zh-hant" descr="停用只關上登入這一道門。裝置、門禁卡與預約各自需要另外的動作。" title="停用只關上登入這一道門。裝置、門禁卡與預約各自需要另外的動作。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4495800" cy="3971925"/>
+                      <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">兩個動作都位於該使用者面板的底部。</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">停用只關上登入這一道門。裝置、門禁卡與預約各自需要另外的動作。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">開始之前:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+請先取消或轉交這個人名下仍然有效的事項。移除一位使用者並不會影響他的預約——
+請見步驟 5。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. 先決定停用還是刪除</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這是兩個不同的動作，選錯是最常見的懊悔。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">離職的人適用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">停用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。對方無法再登入，紀錄仍留在清單中並顯示為 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已停用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，
+過去所有預約也仍掛在一個看得懂的名字底下。這個動作可以一鍵還原。
+它不會登出對方已經登入的裝置——那是步驟 3，也是最常被漏掉的一步。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">刪除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 適用於本來就不該存在的紀錄——重複、輸入錯誤、測試用帳戶。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">除非問題出在紀錄本身，否則請選停用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. 停用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">從 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">組織目錄</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">用戶</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 開啟該使用者，並使用面板底部的 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停用用戶</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 只會出現在目前為 </w:t>
-[...117 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...147 lines deleted...]
-        <w:t xml:space="preserve">，即可連同姓名與電郵一起復原。</w:t>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → directory/user (用戶)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:extent cx="4495800" cy="3971925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-recycle-bin-zh-hant" descr="已刪除的人會留在資源回收筒，並可從那裡復原。" title="已刪除的人會留在資源回收筒，並可從那裡復原。"/>
+            <wp:docPr id="1" name="user-remove-actions-zh-hant" descr="兩個動作都位於該使用者面板的底部。" title="兩個動作都位於該使用者面板的底部。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4495800" cy="3971925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兩個動作都位於該使用者面板的底部。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision 會要求你確認，並提示已停用的使用者無法再登入系統。有兩點要留意：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">停用用戶</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 只會出現在目前為 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已啟動</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的人身上，也不會出現在你自己的帳戶上。
+你無法用這個方式把自己鎖在系統外。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">要讓對方回來，同一個位置會出現 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新啟用用戶</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，可恢復其存取權。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. 登出他仍在使用的裝置</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">停用擋下的是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">下一次</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 登入。對於已經登入的手機或筆電，它什麼也不做，而那次登入
+最長還有三十天有效。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">所以請到他資料的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">登入裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁把事情做完：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">強制登出全部</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會用一個動作結束他
+所有的裝置。請在停用之後再做，絕不要反過來——先停用就不會留下讓他重新登入的空檔。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如果他是用 Microsoft 365 或其他公司帳戶登入，那個帳戶也要一併停用。在 Offision
+停用碰不到它，強制登出同樣碰不到。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">整個租戶的清單與整批登出，請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduiy6zevnfqmvnbyuq6icx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">登出遺失或遭竊的裝置</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. 收回他的門禁卡與門禁權限</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">停用只改變狀態，其他什麼都不動。它不會清掉他持有的門禁卡，也不會把他從某道門上
+移除——所以留在皮夾裡的卡片，在面板上仍然代表他，原本會為他打開的門也照樣打開。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">刪除同樣不會清掉卡片。沒有帳戶可以解析之後，卡號在面板上會安靜下來，但卡片紀錄會
+保留：卡號在整個帳戶中仍被占用，在清除之前無法配給其他人，而且只要把他從資源回收筒
+還原，卡號又會重新代表他。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">請開啟他的紀錄，到 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">門禁卡</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁把卡號欄位清空並儲存。清空欄位就是移除卡片的動作
+——這一頁沒有另外的刪除按鈕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1590675"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="card-outlives-the-account-zh-hant" descr="Leo Fontaine 的帳戶已停用，他持有的門禁卡仍然顯示為啟用。" title="Leo Fontaine 的帳戶已停用，他持有的門禁卡仍然顯示為啟用。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1590675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leo Fontaine 的帳戶已停用，他持有的門禁卡仍然顯示為啟用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">有兩道門這個動作關不上：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">由你自己的門禁系統開啟的門。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision 不會把卡號送到門禁控制器，因此要在那
+套系統裡把人收回，是另一件要做的事——請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdyhqpsrxwit0w95c3itrg-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">卡號會在哪裡被讀取</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">由外部系統發出的卡片。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 外部同步卡在他的紀錄上是唯讀的，必須回到發卡的地方
+撤銷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這件事可以自動完成嗎</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">只有帳戶的部分可以。在啟用了
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId4cbxdidaknomsti6lefn2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+的情況下，從目錄中被移除的人 — 或被移出同步群組的人 — 會在下一次同步時從 Offision
+移除，上面的步驟 1 與 2 不需要任何人動手就完成了。在 Microsoft 365 封鎖登入不算：
+被封鎖的帳戶仍然在目錄裡，在 Offision 這邊依然是有效的使用者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">其他都不是自動的。卡片會留著、裝置會留著、預約會留著，而承辦商的
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddfw2ghbzlhphqbplyxvao">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">長期通行證</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">完全不會被碰到 — 它繫在訪客紀錄
+而不是帳戶上。請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdc-2oxbssci9acouv_zifl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">離職時可以自動撤銷存取權與已發出的通行證嗎？</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. 移除之後會留下什麼</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">他的預約會原封不動地留著。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 停用或刪除一位使用者時，Offision 不會取消、釋放或
+轉移任何預約，也不會詢問你要不要這麼做。他預約了下週二的會議室，下週二那間會議室
+仍然是被預約的狀態。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">因此在移除任何人之前，請先處理仍屬於他的事項：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">取消不應繼續進行的預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">應該繼續進行的，改用同事的名義重新預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">特別留意重複性預約——它們延伸得最遠，也最容易被遺忘。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">移除之後，他的名字仍會出現在過去的預約上，這正是我們要的：歷史紀錄依然看得懂。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已停用的人仍然可以被加進預約。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 他會留在參與者選擇器裡，因為那裡列的是人，
+不是能夠登入的帳戶。已刪除的人則會從選擇器中消失。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. 刪除，以及如何還原</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">刪除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 就在同一個面板上、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">停用用戶</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的旁邊，並會請你確認即將移除的對象。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在那一刻並沒有任何資料被銷毀。紀錄會移到資源回收筒，從清單底部的
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">資源回收筒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 進入，再用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回活動列表</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 回到原本的清單。在回收筒中選取該人並
+選擇 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">恢復</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，即可連同姓名與電郵一起復原。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-recycle-bin-zh-hant" descr="已刪除的人會留在資源回收筒，並可從那裡復原。" title="已刪除的人會留在資源回收筒，並可從那裡復原。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -682,51 +1007,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若這段期間他的電郵已被新帳戶使用，復原時系統會改名以維持兩者有效。復原後請
 檢查名稱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源回收筒裡的人不會被清除。預約、記錄與批核都指向這個人，留住紀錄才能讓歷史
 可讀——所以已刪除的帳戶隨時可以復原，這個人的名字也不會從他做過的事情裡消失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. 確認是否成功</w:t>
+        <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">該使用者所在的列應顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已停用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或該使用者應出現在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已刪除項目</w:t>
@@ -741,56 +1066,56 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁應該是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著用該使用者的地址嘗試登入，應該會被拒絕。如果對方仍能登入，表示動作套用在
 另一筆紀錄上——請改用地址而非姓名搜尋，重複紀錄通常就是原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果是裝置還能用，而不是登入還會成功，那是另一個問題——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3alos1p0wfledcnubpwjf">
+      <w:hyperlink w:history="1" r:id="rIdffcnfkertfyse87gduscy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">登出之後對方仍有存取權</w:t>
+          <w:t xml:space="preserve">登入裝置的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -1210,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3onjvhvncuaj2batvy8v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdeoi4khm0jlk3l6vd2pkgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId3alos1p0wfledcnubpwjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../someone-still-has-access-after-sign-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73ac9ebd00e9619932353cf034861cfb8aa69d69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e69d2ec69afce27d12100ee6d8c34e96c29a6576.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlvoudw5-82_qdxce334an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIduiy6zevnfqmvnbyuq6icx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdyhqpsrxwit0w95c3itrg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rId4cbxdidaknomsti6lefn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddfw2ghbzlhphqbplyxvao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdc-2oxbssci9acouv_zifl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdffcnfkertfyse87gduscy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5828724fe2a05c84ab29686d6a9c0e5eaffe3b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73ac9ebd00e9619932353cf034861cfb8aa69d69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/631517a50ecfbea08f9549167454a3eceec237d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e69d2ec69afce27d12100ee6d8c34e96c29a6576.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>移除已離職的人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>