--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvoudw5-82_qdxce334an">
+      <w:hyperlink w:history="1" r:id="rIdcmus8osyduus8faivo4yw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/remove-someone-who-has-left/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-deactivating-stops-zh-hant" descr="停用只關上登入這一道門。裝置、門禁卡與預約各自需要另外的動作。" title="停用只關上登入這一道門。裝置、門禁卡與預約各自需要另外的動作。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -468,51 +468,51 @@
         </w:rPr>
         <w:t xml:space="preserve">強制登出全部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會用一個動作結束他
 所有的裝置。請在停用之後再做，絕不要反過來——先停用就不會留下讓他重新登入的空檔。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果他是用 Microsoft 365 或其他公司帳戶登入，那個帳戶也要一併停用。在 Offision
 停用碰不到它，強制登出同樣碰不到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">整個租戶的清單與整批登出，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduiy6zevnfqmvnbyuq6icx">
+      <w:hyperlink w:history="1" r:id="rIdg8sbopyuc0trflfqkzfcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登出遺失或遭竊的裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 收回他的門禁卡與門禁權限</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">停用只改變狀態，其他什麼都不動。它不會清掉他持有的門禁卡，也不會把他從某道門上
@@ -630,136 +630,136 @@
       <w:r>
         <w:t xml:space="preserve">有兩道門這個動作關不上：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">由你自己的門禁系統開啟的門。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 不會把卡號送到門禁控制器，因此要在那
 套系統裡把人收回，是另一件要做的事——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhqpsrxwit0w95c3itrg-">
+      <w:hyperlink w:history="1" r:id="rIdafqu-2jtib6c6ussa-boe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">卡號會在哪裡被讀取</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">由外部系統發出的卡片。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 外部同步卡在他的紀錄上是唯讀的，必須回到發卡的地方
 撤銷。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這件事可以自動完成嗎</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有帳戶的部分可以。在啟用了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cbxdidaknomsti6lefn2">
+      <w:hyperlink w:history="1" r:id="rIdrmhlc5pdknjbaqt9txrjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的情況下，從目錄中被移除的人 — 或被移出同步群組的人 — 會在下一次同步時從 Offision
 移除，上面的步驟 1 與 2 不需要任何人動手就完成了。在 Microsoft 365 封鎖登入不算：
 被封鎖的帳戶仍然在目錄裡，在 Offision 這邊依然是有效的使用者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他都不是自動的。卡片會留著、裝置會留著、預約會留著，而承辦商的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfw2ghbzlhphqbplyxvao">
+      <w:hyperlink w:history="1" r:id="rIdhwiq0ibqfar5kf7ybsiug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">完全不會被碰到 — 它繫在訪客紀錄
 而不是帳戶上。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc-2oxbssci9acouv_zifl">
+      <w:hyperlink w:history="1" r:id="rId7_2b7_yfiugwj7eujll1t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離職時可以自動撤銷存取權與已發出的通行證嗎？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 移除之後會留下什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1066,51 +1066,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁應該是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著用該使用者的地址嘗試登入，應該會被拒絕。如果對方仍能登入，表示動作套用在
 另一筆紀錄上——請改用地址而非姓名搜尋，重複紀錄通常就是原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果是裝置還能用，而不是登入還會成功，那是另一個問題——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffcnfkertfyse87gduscy">
+      <w:hyperlink w:history="1" r:id="rIdj3gtbkumfktiyua9xigxv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入裝置的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1535,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlvoudw5-82_qdxce334an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIduiy6zevnfqmvnbyuq6icx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdyhqpsrxwit0w95c3itrg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rId4cbxdidaknomsti6lefn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddfw2ghbzlhphqbplyxvao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdc-2oxbssci9acouv_zifl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdffcnfkertfyse87gduscy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5828724fe2a05c84ab29686d6a9c0e5eaffe3b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73ac9ebd00e9619932353cf034861cfb8aa69d69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/631517a50ecfbea08f9549167454a3eceec237d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e69d2ec69afce27d12100ee6d8c34e96c29a6576.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcmus8osyduus8faivo4yw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdg8sbopyuc0trflfqkzfcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdafqu-2jtib6c6ussa-boe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdrmhlc5pdknjbaqt9txrjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdhwiq0ibqfar5kf7ybsiug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7_2b7_yfiugwj7eujll1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdj3gtbkumfktiyua9xigxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ce657b0973b353bc990586271cc6ea48dbc15c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/925435f0c42722cde8e4bff432011d89418bcd8d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c37cea1b7d3410e4b3b3f93361be0efea4c92e74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/791e5cca986cbda4051a600cfc12e4831f6fca05.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>移除已離職的人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>