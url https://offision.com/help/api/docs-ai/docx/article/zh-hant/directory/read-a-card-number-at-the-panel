--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,123 +26,133 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上查看卡號</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在任何可以讀卡的面板上，查出一張卡實際送出的號碼。面板自己的主控台會顯示每一次拍卡讀到的號碼 —— 那才是要登記的號碼，而且通常不是卡面上印的那組。</w:t>
+        <w:t xml:space="preserve">在任何可以讀卡的面板上，查出一張卡實際送出的號碼。面板自己主控台裡的卡片測試會顯示每一次拍卡讀到的 號碼 —— 那才是要登記的號碼，而且通常不是卡面上印的那組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-08</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnpntadqx9wzsfxa5uk0y">
+      <w:hyperlink w:history="1" r:id="rIdnt8gqrlf60jot3ansgntl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/read-a-card-number-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">你需要的號碼通常不是卡面上印的那組，所以最可靠的做法，是直接問那台將會讀這張卡的面板。每台面板都會把最近讀到的卡留在自己主控台的其中一頁，而那個值正是要填進</w:t>
+        <w:t xml:space="preserve">你需要的號碼通常不是卡面上印的那組，所以最可靠的做法，是直接問那台將會讀這張卡的面板。每台面板的主控台都有一頁</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">卡片測試</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，顯示每一張拍上去的卡的號碼，而那個值正是要填進</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已配對並正在顯示它的會議室，而且你知道它的密碼 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxv7g18k4ynfnk1nm38er">
+      <w:hyperlink w:history="1" r:id="rIdwf5yxcyaqo0d6s9rfg8bb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定解鎖面板設定頁的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你手上要有一張卡，人也要在面板前面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 解鎖面板的主控台</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -202,166 +212,227 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">主控台前的關卡：數字鍵盤，或旁邊的 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數字鍵盤不是唯一的方法。身分是播放器管理員的人可以直接在這裡拍自己的員工卡，管理員則可以掃描旁邊顯示的 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 打開播放器狀態並拍卡</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">是主控台左側清單的第三項，排在</w:t>
+        <w:t xml:space="preserve">2. 打開卡片測試並拍卡</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">主控台會蓋在會議室上面打開，停在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">總覽</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">卡片測試</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是左側清單的第四項，排在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">伺服器連接</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">和</w:t>
+        <w:t xml:space="preserve">總覽</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">播放器資料</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">下面。這一頁是面板自己的健康狀況 —— 時間、網路、記憶體、儲存空間 —— 而最後一列才是這裡的重點：</w:t>
+        <w:t xml:space="preserve">狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">下面。它取代了以前排在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">播放器狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">最後一列的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">卡片掃描結果</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在拍卡之前，它只會顯示一個破折號。把卡靠近面板的讀卡機，號碼就會出現；之後每拍一次都會跟著更新，所以你可以留在這一頁把一整疊卡處理完。</w:t>
+        <w:t xml:space="preserve">讀到卡之前，它會顯示 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">準備好掃描</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。把卡靠近面板的讀卡機，號碼就會以大字出現在頁面上方，附上讀到的時間；之後每拍一次都會換上新的號碼，下面的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最近</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">則由新到舊列出主控台打開以來讀到的每一張卡，所以你可以留在這一頁把一整疊卡處理完。關掉主控台，清單就會清空。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在這裡拍的卡只會被讀取，不會替任何人報到：主控台開著的時候，底下的會議室畫面不收卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2457450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="card-number-at-panel-console-zh-hant" descr="卡片掃描結果排在清單最後，顯示剛剛拍下那張卡的號碼。" title="卡片掃描結果排在清單最後，顯示剛剛拍下那張卡的號碼。"/>
+            <wp:docPr id="1" name="card-number-at-panel-console-zh-hant" descr="卡片測試：剛剛拍下那張卡的號碼，下面是最近讀到的每一張卡。" title="卡片測試：剛剛拍下那張卡的號碼，下面是最近讀到的每一張卡。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2457450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">卡片掃描結果排在清單最後，顯示剛剛拍下那張卡的號碼。</w:t>
+        <w:t xml:space="preserve">卡片測試：剛剛拍下那張卡的號碼，下面是最近讀到的每一張卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那串字就是答案。照畫面原樣抄下來即可 —— 大小寫並不影響比對，所以不必擔心抄成哪一種。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個號碼會長什麼樣子</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在一般的 MIFARE、NTAG 或 DESFire 卡上，它是晶片的 UID，以十六進位表示，而且</w:t>
       </w:r>
@@ -391,54 +462,64 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB 讀卡機給的答案不一樣:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 解碼是面板內建讀卡機的工作。同一張 HID 卡若拍在插著的 USB 讀卡機上，即使面板本來解得開，回來的也會是一長串序號 —— 所以要用日後實際使用的方式來讀這張卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些面板可以這樣做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">只要面板讀得到卡，就能告訴你它讀到什麼：這一列聽的是面板的讀卡機，不管那是哪一種，也沒有哪個品牌的主控台少了這一列。差別只在面板本身有沒有內建讀卡機、還是要外接一台，那屬於
+        <w:t xml:space="preserve">只要面板讀得到卡，就能告訴你它讀到什麼：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">卡片測試</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">聽的是面板的讀卡機，不管那是哪一種，也沒有哪個品牌的主控台少了這一頁。差別只在面板本身有沒有內建讀卡機、還是要外接一台，那屬於
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddwau_3k_sqjjwimd0r8dc">
+      <w:hyperlink w:history="1" r:id="rIdmxw2breerffefwsptpbm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，逐個型號列得很清楚。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="card-reader-paths-zh-hant" descr="Qbic 與 iAdea 自己讀卡。其他面板都需要讀卡機。" title="Qbic 與 iAdea 自己讀卡。其他面板都需要讀卡機。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -473,80 +554,100 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic 與 iAdea 自己讀卡。其他面板都需要讀卡機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">以瀏覽器（而非安裝的應用程式）執行的面板，完全碰不到內建讀卡機，所以在插上 USB 讀卡機之前，那一列會一直是破折號。</w:t>
+        <w:t xml:space="preserve">以瀏覽器（而非安裝的應用程式）執行的面板，完全碰不到內建讀卡機，所以在插上 USB 讀卡機之前，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">卡片測試</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會一直停在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">準備好掃描</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把號碼登記到某個人身上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把號碼帶到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">新增，或直接填進那個人自己的紀錄 —— 兩邊寫入的是同一張卡。完整流程（包括收回一張卡）在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsphdkp0moqexqlcokk2vb">
+      <w:hyperlink w:history="1" r:id="rIdun9hoxxcvjg-hsx8fsdel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -641,51 +742,51 @@
         </w:rPr>
         <w:t xml:space="preserve">遠端控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，在鏡像畫面上操作它的主控台，由會議室那邊的同事負責拍卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">那一列一直是破折號時</w:t>
+        <w:t xml:space="preserve">沒有出現號碼時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2511"/>
         <w:gridCol w:w="6849"/>
       </w:tblGrid>
@@ -830,51 +931,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這裡看得到號碼，但在會議室畫面上拍卡沒有反應</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個號碼還沒有登記到任何人身上，而那正是本頁要處理的事。若已經登記，請依 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpfjxpcegl0x3hx7dkbzbp">
+            <w:hyperlink w:history="1" r:id="rIdtbahakxvosinsc1-dyxsq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">拍員工卡沒有反應</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> 逐項檢查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1307,51 +1408,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnpntadqx9wzsfxa5uk0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdqxv7g18k4ynfnk1nm38er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIddwau_3k_sqjjwimd0r8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdsphdkp0moqexqlcokk2vb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdpfjxpcegl0x3hx7dkbzbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f82ce0a7b83f7524792243521872ab55157cb75c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/079a93217922797c43533946fbe110fbec3d4a03.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7c9ba33e91bcdbbd72ab153891fda0c00c6f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc0a39c2aa59fb7cbaae51419260ac79a62415f8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnt8gqrlf60jot3ansgntl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwf5yxcyaqo0d6s9rfg8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdmxw2breerffefwsptpbm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdun9hoxxcvjg-hsx8fsdel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdtbahakxvosinsc1-dyxsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca35f44a8732b22fd1581a83078289c7fbd6cc72.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/549e543c688bc5eb2fdfa57453f6ea2beffea07c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494fc36c6a646f6fd5ce0aa28a1f94849e3fbe3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b94fca5834b2084ebfed5ebc8a631ba8a96058c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在面板上查看卡號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>