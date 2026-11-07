--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnt8gqrlf60jot3ansgntl">
+      <w:hyperlink w:history="1" r:id="rIdxluj_t1hamgxrlhv0kook">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/read-a-card-number-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你需要的號碼通常不是卡面上印的那組，所以最可靠的做法，是直接問那台將會讀這張卡的面板。每台面板的主控台都有一頁</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">卡片測試</w:t>
       </w:r>
@@ -108,51 +108,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已配對並正在顯示它的會議室，而且你知道它的密碼 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwf5yxcyaqo0d6s9rfg8bb">
+      <w:hyperlink w:history="1" r:id="rIdfipl1bmtn60sonxacpedi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定解鎖面板設定頁的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你手上要有一張卡，人也要在面板前面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 解鎖面板的主控台</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -475,51 +475,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些面板可以這樣做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要面板讀得到卡，就能告訴你它讀到什麼：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">卡片測試</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">聽的是面板的讀卡機，不管那是哪一種，也沒有哪個品牌的主控台少了這一頁。差別只在面板本身有沒有內建讀卡機、還是要外接一台，那屬於
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxw2breerffefwsptpbm8">
+      <w:hyperlink w:history="1" r:id="rIdego6vbynfyxnsnvemxzeg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，逐個型號列得很清楚。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="card-reader-paths-zh-hant" descr="Qbic 與 iAdea 自己讀卡。其他面板都需要讀卡機。" title="Qbic 與 iAdea 自己讀卡。其他面板都需要讀卡機。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -603,51 +603,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把號碼登記到某個人身上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把號碼帶到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">新增，或直接填進那個人自己的紀錄 —— 兩邊寫入的是同一張卡。完整流程（包括收回一張卡）在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdun9hoxxcvjg-hsx8fsdel">
+      <w:hyperlink w:history="1" r:id="rIdzm1vpynotp8yoofwo0xus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -931,51 +931,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這裡看得到號碼，但在會議室畫面上拍卡沒有反應</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6849"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個號碼還沒有登記到任何人身上，而那正是本頁要處理的事。若已經登記，請依 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtbahakxvosinsc1-dyxsq">
+            <w:hyperlink w:history="1" r:id="rIdol63wv5n-uyzojqhgpe17">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">拍員工卡沒有反應</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> 逐項檢查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1408,51 +1408,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnt8gqrlf60jot3ansgntl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwf5yxcyaqo0d6s9rfg8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdmxw2breerffefwsptpbm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdun9hoxxcvjg-hsx8fsdel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdtbahakxvosinsc1-dyxsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca35f44a8732b22fd1581a83078289c7fbd6cc72.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/549e543c688bc5eb2fdfa57453f6ea2beffea07c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494fc36c6a646f6fd5ce0aa28a1f94849e3fbe3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b94fca5834b2084ebfed5ebc8a631ba8a96058c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxluj_t1hamgxrlhv0kook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfipl1bmtn60sonxacpedi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdego6vbynfyxnsnvemxzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzm1vpynotp8yoofwo0xus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdol63wv5n-uyzojqhgpe17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca35f44a8732b22fd1581a83078289c7fbd6cc72.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/549e543c688bc5eb2fdfa57453f6ea2beffea07c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494fc36c6a646f6fd5ce0aa28a1f94849e3fbe3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b94fca5834b2084ebfed5ebc8a631ba8a96058c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在面板上查看卡號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>