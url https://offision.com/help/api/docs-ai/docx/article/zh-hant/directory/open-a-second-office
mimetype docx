--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">複製第一個辦公室來開設第二個</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 以一個帳戶管理所有辦公室，所以第二個據點是一棟新的建築物，而不是第二套設定；規則、面板設定、看板內容與品牌在建築物建立的當下就已共用。複製會帶走什麼、哪三個欄位不能維持複製來的值，以及會議室與人員如何批次進來。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Offision 以一個帳戶管理所有辦公室，所以第二個據點是一棟新的建築物，而不是第二套設定；規則、面板設定、看板內容與品牌在建築物建立的當下就已共用。複製會帶走什麼、哪三個欄位不能維持複製來的值，以及會議室與人員如何批次進來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn5jx5k6d5_ze6np_9pd3y">
+      <w:hyperlink w:history="1" r:id="rIdra_m_tgwr2sjlxehw6bn0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/open-a-second-office/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 以一個帳戶管理所有辦公室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 新的據點是你已經在用的 Offision 裡的一棟新
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而不是另一套要重新設定的 Offision — 所以沒有什麼需要複製，而你原本想複製
@@ -393,144 +401,144 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步值得放慢，因為畫面上看不出哪裡不對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地圖圖釘還停在第一個辦公室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個圖釘就是這棟建築物的時區、GPS 簽到範圍的中心，
 也是每一封預約與訪客郵件裡印出的地圖連結 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdag8wonbw-otkvcfemt4iv">
+      <w:hyperlink w:history="1" r:id="rIdhibj8lcdcz761bme6tecc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建築物的 Google 地圖位置會用在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 在任何人開始預約之前把它拖到新地址，並在同一次順手改掉</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間更容易出事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 當營業時間自己指定了時區，那個時區會蓋過地圖圖釘，地圖
 下方那一行就會顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">來自營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。於是一個位於地球另一端的第二辦公室，圖釘標得
 完全正確，卻仍然用第一個辦公室的時鐘在跑每一筆預約。請給它
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtctesd4wccgdiy3cdfvk">
+      <w:hyperlink w:history="1" r:id="rIdjgjj2srqcjyla226mr5m0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而不是沿用繼承
 來的那一組；兩者的讀取順序見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvrcdk8g3xtexl7iku3h3">
+      <w:hyperlink w:history="1" r:id="rIdh77r9mujhgvh6qthnnkg2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪個時區會生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著，如果你希望試算表能指名這棟建築物，就給它一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，然後把
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3nswmov0t0qdhneqfan5">
+      <w:hyperlink w:history="1" r:id="rId3uuamr8wvuffjkppr4ady">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">填上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把會議室與工作位放到樓層上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三條路，挑哪一條取決於這些會議室有多相似。</w:t>
@@ -558,139 +566,139 @@
       <w:r>
         <w:t xml:space="preserve">旁邊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會帶走它的規則、時間與設備 — 這是最接近複製一間會議室
 的做法。把它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">改成新的樓層，並重新在平面圖上放好，因為位置不會跟過來：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcxqu-nonbpbcy2oaa9xq">
+      <w:hyperlink w:history="1" r:id="rIdjpvbobe94quholwrt9vvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重新命名、編輯或刪除會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">適合量大的時候。試算表只帶名稱和會議室的容納人數，沒有樓層
 欄位，所以位置、規則與設備都是之後才設定的：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn19mmxv3ooqtd3d1llc-v">
+      <w:hyperlink w:history="1" r:id="rIdfnbhtzzxf3vxc6kewe19o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf3jwch7_tjwekhr4rix87">
+      <w:hyperlink w:history="1" r:id="rIdc3doeuv9dyiky9k6rlwly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">**會從目錄帶進來，
 前提是公司有在用。它們會落在預設樓層上，所以請預期要搬動它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人員也是同樣兩條路進來 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducxqqtasccfw4iyjec5rw">
+      <w:hyperlink w:history="1" r:id="rIdx7_w4t-1te6dyog_bjidl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">試算表或目錄同步</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 而他們所屬的群組早已帶著權限與配額。
 門禁卡不需要任何處理：號碼屬於人，任何一台面板都讀得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 指向你已經寫好的規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -706,144 +714,144 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源配額政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 提供的就是第一個辦公室已經在用的那些設定 — 選它們就好。沒有設定規則的會議室會變成
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvrel14kkwx9ap29kexzl8">
+      <w:hyperlink w:history="1" r:id="rIdehkxw44aozyt4gcc4uw6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">任何人、任何時間、立刻就能預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板與螢幕也一樣。面板的按鈕、外觀與螢幕保護程式來自一份可供任意數量面板共用的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpr1ya9t5qid9rsoqy9rm7">
+      <w:hyperlink w:history="1" r:id="rIdwv7uk6ldhuk7vkeeopp2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdmydol23cktia8ki2yca">
+      <w:hyperlink w:history="1" r:id="rIdd0utvojqmcrmxarcteqkr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看板內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是一份設計而不是一個螢幕 — 兩者都是
 加入既有的東西，你只要給硬體指定新建築物的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 對訪客開放</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問是以建築物為單位啟用的，而訪問規則已經被複製帶過來了。剩下的是這棟建築物的
 開放時間、接待員與配額 — 訪客授權是以據點計算而不是以公司計算，所以新據點有自己
 每月的額度。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaacnoyeqlxemyprann6zl">
+      <w:hyperlink w:history="1" r:id="rIder269kbmdmfm68lreucqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓建築物對訪客開放</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有一件事只會在第二個據點咬人：沒有指定建築物的大堂螢幕會迎接</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">訪問地點，於是
 每個辦公室的來訪者都會出現在另一邊的螢幕上。請為每個大堂螢幕指定它服務的建築物 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2qcmjyatvq1rg6ct09h4q">
+      <w:hyperlink w:history="1" r:id="rIdbyya6nwzj1c-asmwlhlxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼是訪問地點</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認它真的可以用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以一般員工的身分在新據點預約一間會議室，並在它的面板上簽到；然後邀請一位訪客，讓
@@ -851,129 +859,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖是逐層繪製的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不會跟著建築物過來 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzeopvu41e8qk5gbmb-do8">
-[...4 lines deleted...]
-          <w:t xml:space="preserve">為樓層建立地圖</w:t>
+      <w:hyperlink w:history="1" r:id="rId6glvocc5sxbsxlh1w7alg">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">使用 Map 2.0 建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 而第二棟建築物同時也是面板
 上線前要先打通的第二個</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl55b_ktwzv5q_iwnk3dzk">
+      <w:hyperlink w:history="1" r:id="rIdzjrynbd5v3xechyhd9aid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有兩樣東西不管你想不想要都會到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有指定建築物的公告本來就會出現在每一個螢幕
 上，所以新據點會接收到公司既有的公告。另外，如果你有在建築物上指派角色，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">角色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 頁面空白的據點在有人回報問題時會
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4niw-gu9oxesejgvdoazh">
+      <w:hyperlink w:history="1" r:id="rIdrzodqthlpmgggsgexfdtr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安靜地誰也不通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從其他系統遷移</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則是另一種性質的工作，有自己的文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-4cecy4v31qxx5yfzqor">
+      <w:hyperlink w:history="1" r:id="rIduunka4zyn89rdiptmj1lj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1398,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn5jx5k6d5_ze6np_9pd3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdag8wonbw-otkvcfemt4iv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdmtctesd4wccgdiy3cdfvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdfvrcdk8g3xtexl7iku3h3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdk3nswmov0t0qdhneqfan5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdbcxqu-nonbpbcy2oaa9xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdn19mmxv3ooqtd3d1llc-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdf3jwch7_tjwekhr4rix87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIducxqqtasccfw4iyjec5rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdvrel14kkwx9ap29kexzl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdpr1ya9t5qid9rsoqy9rm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdcdmydol23cktia8ki2yca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdaacnoyeqlxemyprann6zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId2qcmjyatvq1rg6ct09h4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdzeopvu41e8qk5gbmb-do8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdl55b_ktwzv5q_iwnk3dzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId4niw-gu9oxesejgvdoazh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdf-4cecy4v31qxx5yfzqor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/375734c7646ed5a369381c8bff080658c048e4e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdra_m_tgwr2sjlxehw6bn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdhibj8lcdcz761bme6tecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdjgjj2srqcjyla226mr5m0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdh77r9mujhgvh6qthnnkg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId3uuamr8wvuffjkppr4ady" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdjpvbobe94quholwrt9vvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdfnbhtzzxf3vxc6kewe19o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdc3doeuv9dyiky9k6rlwly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdx7_w4t-1te6dyog_bjidl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdehkxw44aozyt4gcc4uw6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdwv7uk6ldhuk7vkeeopp2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdd0utvojqmcrmxarcteqkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIder269kbmdmfm68lreucqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdbyya6nwzj1c-asmwlhlxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId6glvocc5sxbsxlh1w7alg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdzjrynbd5v3xechyhd9aid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdrzodqthlpmgggsgexfdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIduunka4zyn89rdiptmj1lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/208f37500bb519e7ca974aa09c305c8be1a2313b.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複製第一個辦公室來開設第二個</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>