--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra_m_tgwr2sjlxehw6bn0">
+      <w:hyperlink w:history="1" r:id="rIdn2wtpvechbjtanj4lzwyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/open-a-second-office/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -401,144 +401,144 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步值得放慢，因為畫面上看不出哪裡不對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地圖圖釘還停在第一個辦公室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個圖釘就是這棟建築物的時區、GPS 簽到範圍的中心，
 也是每一封預約與訪客郵件裡印出的地圖連結 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhibj8lcdcz761bme6tecc">
+      <w:hyperlink w:history="1" r:id="rIduu8wk4og6ndu2j_ukyj66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建築物的 Google 地圖位置會用在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 在任何人開始預約之前把它拖到新地址，並在同一次順手改掉</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地址</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間更容易出事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 當營業時間自己指定了時區，那個時區會蓋過地圖圖釘，地圖
 下方那一行就會顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">來自營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。於是一個位於地球另一端的第二辦公室，圖釘標得
 完全正確，卻仍然用第一個辦公室的時鐘在跑每一筆預約。請給它
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgjj2srqcjyla226mr5m0">
+      <w:hyperlink w:history="1" r:id="rIdmvqmdn9ylvu3kqzknxzzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而不是沿用繼承
 來的那一組；兩者的讀取順序見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh77r9mujhgvh6qthnnkg2">
+      <w:hyperlink w:history="1" r:id="rId_xbxyt5dfxux4qlu7o7tw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪個時區會生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著，如果你希望試算表能指名這棟建築物，就給它一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，然後把
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uuamr8wvuffjkppr4ady">
+      <w:hyperlink w:history="1" r:id="rIdifu1kf8wctia2iwncxqvk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">填上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把會議室與工作位放到樓層上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三條路，挑哪一條取決於這些會議室有多相似。</w:t>
@@ -566,139 +566,139 @@
       <w:r>
         <w:t xml:space="preserve">旁邊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會帶走它的規則、時間與設備 — 這是最接近複製一間會議室
 的做法。把它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">改成新的樓層，並重新在平面圖上放好，因為位置不會跟過來：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpvbobe94quholwrt9vvs">
+      <w:hyperlink w:history="1" r:id="rIdvpwugk3xeuqlm85n4edhb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">重新命名、編輯或刪除會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">適合量大的時候。試算表只帶名稱和會議室的容納人數，沒有樓層
 欄位，所以位置、規則與設備都是之後才設定的：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnbhtzzxf3vxc6kewe19o">
+      <w:hyperlink w:history="1" r:id="rId2v_-bfqgkwzvr82696l2l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc3doeuv9dyiky9k6rlwly">
+      <w:hyperlink w:history="1" r:id="rIdfw8ypfhznbikeqdx1fqb1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">**會從目錄帶進來，
 前提是公司有在用。它們會落在預設樓層上，所以請預期要搬動它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人員也是同樣兩條路進來 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx7_w4t-1te6dyog_bjidl">
+      <w:hyperlink w:history="1" r:id="rIdmy6osoxnsh8juamrb6hy7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">試算表或目錄同步</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 而他們所屬的群組早已帶著權限與配額。
 門禁卡不需要任何處理：號碼屬於人，任何一台面板都讀得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 指向你已經寫好的規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -714,144 +714,144 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源配額政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 提供的就是第一個辦公室已經在用的那些設定 — 選它們就好。沒有設定規則的會議室會變成
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehkxw44aozyt4gcc4uw6t">
+      <w:hyperlink w:history="1" r:id="rId80qn7iocvh4gaecarsrzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">任何人、任何時間、立刻就能預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板與螢幕也一樣。面板的按鈕、外觀與螢幕保護程式來自一份可供任意數量面板共用的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv7uk6ldhuk7vkeeopp2d">
+      <w:hyperlink w:history="1" r:id="rIdxay87sobao8d5gjeih-wu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd0utvojqmcrmxarcteqkr">
+      <w:hyperlink w:history="1" r:id="rId2hjpxedn8bvum40k8na6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看板內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是一份設計而不是一個螢幕 — 兩者都是
 加入既有的東西，你只要給硬體指定新建築物的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 對訪客開放</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問是以建築物為單位啟用的，而訪問規則已經被複製帶過來了。剩下的是這棟建築物的
 開放時間、接待員與配額 — 訪客授權是以據點計算而不是以公司計算，所以新據點有自己
 每月的額度。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIder269kbmdmfm68lreucqc">
+      <w:hyperlink w:history="1" r:id="rIdzzn-31pc_g571zdytp7kt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓建築物對訪客開放</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有一件事只會在第二個據點咬人：沒有指定建築物的大堂螢幕會迎接</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">訪問地點，於是
 每個辦公室的來訪者都會出現在另一邊的螢幕上。請為每個大堂螢幕指定它服務的建築物 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbyya6nwzj1c-asmwlhlxq">
+      <w:hyperlink w:history="1" r:id="rIdxn-kxcwxcxwldnb8rnqhi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼是訪問地點</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認它真的可以用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以一般員工的身分在新據點預約一間會議室，並在它的面板上簽到；然後邀請一位訪客，讓
@@ -859,129 +859,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖是逐層繪製的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不會跟著建築物過來 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6glvocc5sxbsxlh1w7alg">
+      <w:hyperlink w:history="1" r:id="rIda_jivbbi03burmlivrgre">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用 Map 2.0 建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 而第二棟建築物同時也是面板
 上線前要先打通的第二個</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjrynbd5v3xechyhd9aid">
+      <w:hyperlink w:history="1" r:id="rIdfnnhdqcunb2_r3vso5ddw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有兩樣東西不管你想不想要都會到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有指定建築物的公告本來就會出現在每一個螢幕
 上，所以新據點會接收到公司既有的公告。另外，如果你有在建築物上指派角色，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">角色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 頁面空白的據點在有人回報問題時會
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzodqthlpmgggsgexfdtr">
+      <w:hyperlink w:history="1" r:id="rIdctoba9fzt-izmbjuxe1h3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安靜地誰也不通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從其他系統遷移</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則是另一種性質的工作，有自己的文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduunka4zyn89rdiptmj1lj">
+      <w:hyperlink w:history="1" r:id="rIdxlcb0yj_ybvz-iwd6t25g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1406,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdra_m_tgwr2sjlxehw6bn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdhibj8lcdcz761bme6tecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdjgjj2srqcjyla226mr5m0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdh77r9mujhgvh6qthnnkg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId3uuamr8wvuffjkppr4ady" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdjpvbobe94quholwrt9vvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdfnbhtzzxf3vxc6kewe19o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdc3doeuv9dyiky9k6rlwly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdx7_w4t-1te6dyog_bjidl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdehkxw44aozyt4gcc4uw6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdwv7uk6ldhuk7vkeeopp2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdd0utvojqmcrmxarcteqkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIder269kbmdmfm68lreucqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdbyya6nwzj1c-asmwlhlxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId6glvocc5sxbsxlh1w7alg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdzjrynbd5v3xechyhd9aid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdrzodqthlpmgggsgexfdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIduunka4zyn89rdiptmj1lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/208f37500bb519e7ca974aa09c305c8be1a2313b.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2wtpvechbjtanj4lzwyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIduu8wk4og6ndu2j_ukyj66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdmvqmdn9ylvu3kqzknxzzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId_xbxyt5dfxux4qlu7o7tw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdifu1kf8wctia2iwncxqvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdvpwugk3xeuqlm85n4edhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId2v_-bfqgkwzvr82696l2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdfw8ypfhznbikeqdx1fqb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmy6osoxnsh8juamrb6hy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId80qn7iocvh4gaecarsrzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdxay87sobao8d5gjeih-wu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rId2hjpxedn8bvum40k8na6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdzzn-31pc_g571zdytp7kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdxn-kxcwxcxwldnb8rnqhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIda_jivbbi03burmlivrgre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdfnnhdqcunb2_r3vso5ddw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdctoba9fzt-izmbjuxe1h3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdxlcb0yj_ybvz-iwd6t25g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/208f37500bb519e7ca974aa09c305c8be1a2313b.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複製第一個辦公室來開設第二個</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>