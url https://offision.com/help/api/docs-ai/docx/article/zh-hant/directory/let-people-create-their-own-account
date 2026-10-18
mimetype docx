--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3tiozcu7zukcrzn_khgr">
+      <w:hyperlink w:history="1" r:id="rId5f91nnrasmvwl_difpsl2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/let-people-create-their-own-account/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大部分人能用 Offision，是因為有人替他們開了帳戶 — 一封邀請，或是從試算表匯入。
 自助註冊是第三條路：在自己公司的登入頁面放上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即註冊</w:t>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3tiozcu7zukcrzn_khgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/let-people-create-their-own-account/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7e94a73dd795b876c546bfabec032f4d0566c9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2779c9e3d9d5947a24c0325ffe0c87bf18475ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d006bb309d351426c51a929ceeae964c51d3d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a722b93e35c43f63209175638c3f7b3df369e971.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bcd33acb91bd1eb76059f047ad7fb77b5186bafa.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63104965298669bf56fce921d6b9998595aed06a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45c514a940abaeb88ac08103e83ffd97eb1d5452.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5f91nnrasmvwl_difpsl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/let-people-create-their-own-account/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/753c57ad9a1ddb1117faff298871a95ec0a6c63a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a61c8c51d761f9460640f1a2a39ef833d6dab31e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e658e3a1e516beb8a411ef8248e5f38f31ff0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf7ed16c57d9dbdebaad28613ebbf26b3bec88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3324090a1382ba54e2d866dab78ee034ffd9e5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb44736add7f4403a2117a678925fb9a42d6cd8e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d1377263e0d965ac2305961cbfb8c02e67607b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者自己建立帳戶</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>