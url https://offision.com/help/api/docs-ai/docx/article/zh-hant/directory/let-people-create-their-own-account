--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5f91nnrasmvwl_difpsl2">
+      <w:hyperlink w:history="1" r:id="rIdmtxsclailwtz-0i1d8fta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/let-people-create-their-own-account/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大部分人能用 Offision，是因為有人替他們開了帳戶 — 一封邀請，或是從試算表匯入。
 自助註冊是第三條路：在自己公司的登入頁面放上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即註冊</w:t>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5f91nnrasmvwl_difpsl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/let-people-create-their-own-account/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/753c57ad9a1ddb1117faff298871a95ec0a6c63a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a61c8c51d761f9460640f1a2a39ef833d6dab31e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e658e3a1e516beb8a411ef8248e5f38f31ff0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf7ed16c57d9dbdebaad28613ebbf26b3bec88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3324090a1382ba54e2d866dab78ee034ffd9e5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb44736add7f4403a2117a678925fb9a42d6cd8e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d1377263e0d965ac2305961cbfb8c02e67607b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmtxsclailwtz-0i1d8fta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/let-people-create-their-own-account/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/753c57ad9a1ddb1117faff298871a95ec0a6c63a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a61c8c51d761f9460640f1a2a39ef833d6dab31e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e658e3a1e516beb8a411ef8248e5f38f31ff0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf7ed16c57d9dbdebaad28613ebbf26b3bec88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b3324090a1382ba54e2d866dab78ee034ffd9e5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb44736add7f4403a2117a678925fb9a42d6cd8e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d1377263e0d965ac2305961cbfb8c02e67607b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者自己建立帳戶</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>