--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,116 +26,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">先從卡片讀出號碼，再從門禁卡頁面或本人的資料頁登記，然後拍一次確認。大約兩分鐘， 收回卡片的步驟也一樣。</w:t>
+        <w:t xml:space="preserve">先從卡片讀出號碼，再從門禁卡頁面或本人的資料頁登記，然後拍一次確認。大約兩分鐘，收回卡片的步驟也一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6sjyzjdyc7lrnlkckhbuq">
+      <w:hyperlink w:history="1" r:id="rId9q1039zjosolrcabeixdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/issue-a-card-to-someone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這個人必須已經有 Offision 帳戶。卡片欄位只會在你開啟既有資料時出現 — 新建立的資料
 根本沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5otckyx7n-lzbuwg78ohx">
+      <w:hyperlink w:history="1" r:id="rIdyjeuyvljtan6nnb27klgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把人加入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 從卡片讀出號碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先做這一步，因為你需要的號碼通常不是印在卡面上的那一組。</w:t>
@@ -540,51 +540,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 搜尋這組號碼。搜尋欄涵蓋卡號、持有人與訪客，所以輸入號碼應該只會回傳
 一列，而且是正確的人。號碼本身只顯示末三碼；每一列的控制項可以顯示完整號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著在面板上拍一次卡。如果完全沒有反應，請依
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ocabknrwuavusx5vqtrf">
+      <w:hyperlink w:history="1" r:id="rId9c8pri1of5ronponyd6cl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拍員工卡沒有任何反應</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 逐項排查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當號碼已經被使用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一組卡號在整個帳戶中只屬於一個人，所以別人已經持有的號碼，在你輸入時就會被擋下。</w:t>
@@ -746,51 +746,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一次很多張</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 勾選多列後按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批量刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6wp_rw8p2qsm7cwsqwam">
+      <w:hyperlink w:history="1" r:id="rIdqm8zstvjnypo-uo5zt8gi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批次匯入卡號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 一次收回整份名單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除的卡片不留痕跡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 卡片沒有回收筒，稽核記錄裡也沒有任何相關內容 — 誰發的、誰刪的都沒有。如果之後可能
@@ -1232,51 +1232,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6sjyzjdyc7lrnlkckhbuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId5otckyx7n-lzbuwg78ohx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7ocabknrwuavusx5vqtrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdt6wp_rw8p2qsm7cwsqwam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc0a39c2aa59fb7cbaae51419260ac79a62415f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a644a05fac7a0f6ce02979fe9ebdb629e10180.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c903a899053c8300f7654acdf96b964464f60cac.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9q1039zjosolrcabeixdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdyjeuyvljtan6nnb27klgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId9c8pri1of5ronponyd6cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdqm8zstvjnypo-uo5zt8gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc0a39c2aa59fb7cbaae51419260ac79a62415f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a644a05fac7a0f6ce02979fe9ebdb629e10180.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c903a899053c8300f7654acdf96b964464f60cac.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>發放門禁卡給某個人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>