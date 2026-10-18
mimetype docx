--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9q1039zjosolrcabeixdm">
+      <w:hyperlink w:history="1" r:id="rIdrvkqpicxrffxgml71k2km">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/issue-a-card-to-someone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這個人必須已經有 Offision 帳戶。卡片欄位只會在你開啟既有資料時出現 — 新建立的資料
 根本沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjeuyvljtan6nnb27klgn">
+      <w:hyperlink w:history="1" r:id="rIdxfkddapsunqezmqetneyw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把人加入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 從卡片讀出號碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先做這一步，因為你需要的號碼通常不是印在卡面上的那一組。</w:t>
@@ -540,51 +540,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 搜尋這組號碼。搜尋欄涵蓋卡號、持有人與訪客，所以輸入號碼應該只會回傳
 一列，而且是正確的人。號碼本身只顯示末三碼；每一列的控制項可以顯示完整號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著在面板上拍一次卡。如果完全沒有反應，請依
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9c8pri1of5ronponyd6cl">
+      <w:hyperlink w:history="1" r:id="rIdjgm2dm76oeujrsvohz_hu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拍員工卡沒有任何反應</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 逐項排查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當號碼已經被使用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一組卡號在整個帳戶中只屬於一個人，所以別人已經持有的號碼，在你輸入時就會被擋下。</w:t>
@@ -746,51 +746,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一次很多張</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 勾選多列後按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批量刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm8zstvjnypo-uo5zt8gi">
+      <w:hyperlink w:history="1" r:id="rIdwjybngbc3azyy9yfgijj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批次匯入卡號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 一次收回整份名單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除的卡片不留痕跡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 卡片沒有回收筒，稽核記錄裡也沒有任何相關內容 — 誰發的、誰刪的都沒有。如果之後可能
@@ -1232,51 +1232,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9q1039zjosolrcabeixdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdyjeuyvljtan6nnb27klgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId9c8pri1of5ronponyd6cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdqm8zstvjnypo-uo5zt8gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc0a39c2aa59fb7cbaae51419260ac79a62415f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a644a05fac7a0f6ce02979fe9ebdb629e10180.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c903a899053c8300f7654acdf96b964464f60cac.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrvkqpicxrffxgml71k2km" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdxfkddapsunqezmqetneyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdjgm2dm76oeujrsvohz_hu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdwjybngbc3azyy9yfgijj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b94fca5834b2084ebfed5ebc8a631ba8a96058c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e9e4d06c629c76db33a3e7ff46f5d712512e9e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/582c240bf9dd0d9a805e3378dcc712798f1a4292.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>發放門禁卡給某個人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>