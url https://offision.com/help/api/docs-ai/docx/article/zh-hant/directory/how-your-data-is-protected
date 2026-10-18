--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbnwsfxaln0voob8lz4yu">
+      <w:hyperlink w:history="1" r:id="rIdsuhyrxpp_ryret7wkjcqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-your-data-is-protected/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資安審查通常問三件事：連線有沒有加密、儲存的資料有沒有加密、有沒有第三方稽核。
 這一頁把三件事都回答。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -162,51 +162,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">傳輸加密</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 的每一個網址都以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTPS 連接埠 443</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 提供，而且只有對外連線，沒有任何
 需要在防火牆上開放的對內規則。網址清單見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpb-vnfpbbi1gyb3xu3mc">
+      <w:hyperlink w:history="1" r:id="rIdebig4ttdy2ups80p0p0q1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 會連線的所有位址</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">瀏覽器只要連過 Offision 一次，就會被告知不要再用別的方式回來。服務會送出效期一年、
 涵蓋所有子網域的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HSTS</w:t>
@@ -283,86 +283,86 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">密碼不會被保存。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存的是加了鹽的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單向雜湊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（PBKDF2 搭配 HMAC-SHA256）。任何
 人都無法把它還原成密碼，包括 Offision 在內，所以忘記的密碼只能重設，不會寄回給你。
 以 Microsoft 365、Google、LDAP 或 Active Directory 登入的人，在 Offision 這一側
 根本沒有密碼——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaj7bjpocxvrixzgbxbyrn">
+      <w:hyperlink w:history="1" r:id="rIdluntkzt8b5yxgewo9nliu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 之後還要再用的憑證則加密存放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，只在使用的那一刻解密：你的郵件伺服器
 密碼、整合的用戶端密鑰、裝置密碼、你上傳的憑證。訪客證件照片也以同樣方式保存。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備份留在與資料相同的區域內，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6gdzzqs0lgoy5mrbxbc3">
+      <w:hyperlink w:history="1" r:id="rIdbiqc0mal8ahi1n-36m0xi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰做過稽核</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -415,51 +415,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">兩項認證分屬兩個層級——Offision 本身，以及它運行所在的平台。稽核表通常兩欄都要填。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 就其資訊安全管理系統取得 ISO/IEC 27001:2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，並通過獨立稽核。證書以
 PDF 形式發布在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdan_d8lxxm8eayh7hgdimf">
+      <w:hyperlink w:history="1" r:id="rIdnbkod1xbwsaa0tjr2r2nw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，要附在
 廠商評估表上的就是這份文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承載 Offision 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
@@ -486,51 +486,51 @@
         <w:t xml:space="preserve">ISO 27018</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOC 1、2、3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這些涵蓋的是底層平台而不是
 Offision 自身的作業方式，所以評估表上兩者都要寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果問題是誰改了什麼，答案是審計追蹤，而且可以匯出：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9-jb8l0yccdfxi5j76xal">
+      <w:hyperlink w:history="1" r:id="rId2hekhw-x4vkgftkmt6kt5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審計追蹤記錄了什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -553,71 +553,71 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有客戶自管金鑰。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 金鑰由 Offision 管理，你無法自備、自持或自行輪換金鑰，也沒有
 BYOK 選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有地端或自行架設的部署方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因此這裡寫的機制都無法搬進你自己的網路
 ——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksgok9cr8ya_aoureal8q">
+      <w:hyperlink w:history="1" r:id="rIdwzvejaq2nkck93oteop-6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁以外的內容，以及證書本身，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw__78pjnjsdct8f1q-xrc">
+      <w:hyperlink w:history="1" r:id="rIdmu9mhrxl6tdxrdjzt-uev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1042,51 +1042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhbnwsfxaln0voob8lz4yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdbpb-vnfpbbi1gyb3xu3mc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdaj7bjpocxvrixzgbxbyrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdl6gdzzqs0lgoy5mrbxbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdan_d8lxxm8eayh7hgdimf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId9-jb8l0yccdfxi5j76xal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdksgok9cr8ya_aoureal8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdw__78pjnjsdct8f1q-xrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6099145e5ed9bb56a77b6fab58092f98fabe88d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aabf2b004cf7807fd49a9bb3917887d06488436.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsuhyrxpp_ryret7wkjcqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdebig4ttdy2ups80p0p0q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdluntkzt8b5yxgewo9nliu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdbiqc0mal8ahi1n-36m0xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdnbkod1xbwsaa0tjr2r2nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId2hekhw-x4vkgftkmt6kt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdwzvejaq2nkck93oteop-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdmu9mhrxl6tdxrdjzt-uev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13929cefc12f03258b3e65a7ea36ddc3bc306d0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f689ce077aeb0341291aeb9d5bed510a3937384f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料在傳輸與儲存時如何受保護</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>