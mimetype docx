--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuhyrxpp_ryret7wkjcqk">
+      <w:hyperlink w:history="1" r:id="rIdux0fsaobgpvoowpf0xtot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-your-data-is-protected/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資安審查通常問三件事：連線有沒有加密、儲存的資料有沒有加密、有沒有第三方稽核。
 這一頁把三件事都回答。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -162,51 +162,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">傳輸加密</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 的每一個網址都以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTPS 連接埠 443</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 提供，而且只有對外連線，沒有任何
 需要在防火牆上開放的對內規則。網址清單見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebig4ttdy2ups80p0p0q1">
+      <w:hyperlink w:history="1" r:id="rId9ikn4jsgym6z4tdef4cqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 會連線的所有位址</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">瀏覽器只要連過 Offision 一次，就會被告知不要再用別的方式回來。服務會送出效期一年、
 涵蓋所有子網域的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HSTS</w:t>
@@ -283,86 +283,86 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">密碼不會被保存。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存的是加了鹽的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單向雜湊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（PBKDF2 搭配 HMAC-SHA256）。任何
 人都無法把它還原成密碼，包括 Offision 在內，所以忘記的密碼只能重設，不會寄回給你。
 以 Microsoft 365、Google、LDAP 或 Active Directory 登入的人，在 Offision 這一側
 根本沒有密碼——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluntkzt8b5yxgewo9nliu">
+      <w:hyperlink w:history="1" r:id="rIdvixe4nonzw7zsu1my38l6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 之後還要再用的憑證則加密存放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，只在使用的那一刻解密：你的郵件伺服器
 密碼、整合的用戶端密鑰、裝置密碼、你上傳的憑證。訪客證件照片也以同樣方式保存。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備份留在與資料相同的區域內，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiqc0mal8ahi1n-36m0xi">
+      <w:hyperlink w:history="1" r:id="rIdybzzijdb3o1hpqwqzj8rw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰做過稽核</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -415,51 +415,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">兩項認證分屬兩個層級——Offision 本身，以及它運行所在的平台。稽核表通常兩欄都要填。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 就其資訊安全管理系統取得 ISO/IEC 27001:2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，並通過獨立稽核。證書以
 PDF 形式發布在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbkod1xbwsaa0tjr2r2nw">
+      <w:hyperlink w:history="1" r:id="rIdwy8kjrwkdr5mtslcre4tz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，要附在
 廠商評估表上的就是這份文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承載 Offision 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
@@ -486,51 +486,51 @@
         <w:t xml:space="preserve">ISO 27018</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOC 1、2、3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這些涵蓋的是底層平台而不是
 Offision 自身的作業方式，所以評估表上兩者都要寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果問題是誰改了什麼，答案是審計追蹤，而且可以匯出：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2hekhw-x4vkgftkmt6kt5">
+      <w:hyperlink w:history="1" r:id="rIdvwqzgz0q9bi8qulzg4_bx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審計追蹤記錄了什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -553,71 +553,71 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有客戶自管金鑰。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 金鑰由 Offision 管理，你無法自備、自持或自行輪換金鑰，也沒有
 BYOK 選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有地端或自行架設的部署方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因此這裡寫的機制都無法搬進你自己的網路
 ——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzvejaq2nkck93oteop-6">
+      <w:hyperlink w:history="1" r:id="rIdytn2imzfpgkc04ngv-8ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁以外的內容，以及證書本身，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmu9mhrxl6tdxrdjzt-uev">
+      <w:hyperlink w:history="1" r:id="rIdrrylevyquc-ivv9dt4nbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1042,51 +1042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsuhyrxpp_ryret7wkjcqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdebig4ttdy2ups80p0p0q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdluntkzt8b5yxgewo9nliu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdbiqc0mal8ahi1n-36m0xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdnbkod1xbwsaa0tjr2r2nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId2hekhw-x4vkgftkmt6kt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdwzvejaq2nkck93oteop-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdmu9mhrxl6tdxrdjzt-uev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13929cefc12f03258b3e65a7ea36ddc3bc306d0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f689ce077aeb0341291aeb9d5bed510a3937384f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdux0fsaobgpvoowpf0xtot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId9ikn4jsgym6z4tdef4cqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdvixe4nonzw7zsu1my38l6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdybzzijdb3o1hpqwqzj8rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdwy8kjrwkdr5mtslcre4tz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rIdvwqzgz0q9bi8qulzg4_bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdytn2imzfpgkc04ngv-8ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdrrylevyquc-ivv9dt4nbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13929cefc12f03258b3e65a7ea36ddc3bc306d0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f689ce077aeb0341291aeb9d5bed510a3937384f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你的資料在傳輸與儲存時如何受保護</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>