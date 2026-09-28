--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建築物的 Google 地圖位置用在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Google 地圖上的圖釘不是一張圖，而是一個會被讀取的值。它決定建築物的時區、 每一封預約與訪客郵件裡的連結，以及 GPS 簽到範圍的中心點； 而它所保存的地址，並不是上方那個「地址」欄位。</w:t>
+        <w:t xml:space="preserve">Google 地圖上的圖釘不是一張圖，而是一個會被讀取的值。它決定建築物的時區、每一封預約與訪客郵件裡的連結，以及 GPS 簽到範圍的中心點；而它所保存的地址，並不是上方那個「地址」欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5jgp7-lpi_ktm1hyw4qq">
+      <w:hyperlink w:history="1" r:id="rIdasxpikx1ep9me6a7uf_fa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建築物的 Google 地圖位置不是一張標示辦公室在哪裡的圖。Offision 有好幾個地方會讀
 這個值，其中一個沒有它就不能運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -615,51 +615,51 @@
         </w:rPr>
         <w:t xml:space="preserve">依地圖位置自動偵測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這裡沒有時區欄位可以覆寫它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖釘落在城市邊界的另一側仍然可用；但釘錯國家的建築物，會讓其中每一筆預約都跑在錯誤
 的時間上，而畫面上看不出任何異狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在清單中選取建築物，它的面板也會顯示同一件事，因此不必開啟編輯器就能確認一個據點的
 時區。營業時間會覆寫它所涵蓋的房間；既沒有圖釘也沒有營業時間的建築物，則回退為系統
 時區——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6q62nnkzmo-pn9_10fyld">
+      <w:hyperlink w:history="1" r:id="rId8agtzxd1pdahakodenvps">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一個時區會生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間面板與數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間面板顯示的時鐘，來自它所屬房間的建築物；看板畫面顯示的天氣，來自它所在的建築物。</w:t>
@@ -1502,51 +1502,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr5jgp7-lpi_ktm1hyw4qq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId6q62nnkzmo-pn9_10fyld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fd1809f9c0178c633e5126a4745ebd316cf9a42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a73c6443e6b3e6d4096a496a2a4eb5b05be7d442.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bbf4f5abcd0cd6ded75005fb365024625d2e287.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27069de80fda4463781581c99f5a85c5bfc736e7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f55b1e6deee9d98bc0443410ab7a4ae7b272f502.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c0159d9cadc1cb8ccf57960b959dc4e0fd49f83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdasxpikx1ep9me6a7uf_fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId8agtzxd1pdahakodenvps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fd1809f9c0178c633e5126a4745ebd316cf9a42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a73c6443e6b3e6d4096a496a2a4eb5b05be7d442.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3850806334650e641b9279456eb1d99160b1ccfe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27069de80fda4463781581c99f5a85c5bfc736e7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f55b1e6deee9d98bc0443410ab7a4ae7b272f502.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c0159d9cadc1cb8ccf57960b959dc4e0fd49f83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建築物的 Google 地圖位置用在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>