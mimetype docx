--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建築物的 Google 地圖位置用在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Google 地圖上的圖釘不是一張圖，而是一個會被讀取的值。它決定建築物的時區、每一封預約與訪客郵件裡的連結，以及 GPS 簽到範圍的中心點；而它所保存的地址，並不是上方那個「地址」欄位。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Google 地圖上的圖釘不是一張圖，而是一個會被讀取的值。它決定建築物的時區、每一封預約與訪客郵件裡的連結，以及 GPS 簽到範圍的中心點；而它所保存的地址，並不是上方那個「地址」欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasxpikx1ep9me6a7uf_fa">
+      <w:hyperlink w:history="1" r:id="rId1bzau3_xt9dr-97_wgdm3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建築物的 Google 地圖位置不是一張標示辦公室在哪裡的圖。Offision 有好幾個地方會讀
 這個值，其中一個沒有它就不能運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最容易讓人意外的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -615,51 +623,51 @@
         </w:rPr>
         <w:t xml:space="preserve">依地圖位置自動偵測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這裡沒有時區欄位可以覆寫它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖釘落在城市邊界的另一側仍然可用；但釘錯國家的建築物，會讓其中每一筆預約都跑在錯誤
 的時間上，而畫面上看不出任何異狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在清單中選取建築物，它的面板也會顯示同一件事，因此不必開啟編輯器就能確認一個據點的
 時區。營業時間會覆寫它所涵蓋的房間；既沒有圖釘也沒有營業時間的建築物，則回退為系統
 時區——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8agtzxd1pdahakodenvps">
+      <w:hyperlink w:history="1" r:id="rIdmkq4kaz_jyjs5rfwkcyw7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一個時區會生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間面板與數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間面板顯示的時鐘，來自它所屬房間的建築物；看板畫面顯示的天氣，來自它所在的建築物。</w:t>
@@ -996,51 +1004,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層平面圖是另一回事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 樓層上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在地圖上顯示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">開啟的是人們用來找房間的那張圖。
-那是您上傳的圖片，與建築物的坐標無關。</w:t>
+它是在地圖以 Map 2.0 或 Classic 建立的圖面，與建築物的地理座標不同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出勤的地理圍欄。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 可以打卡的範圍是工作排程上另外一份清單，每一筆都有自己的中心點
 與半徑，建築物的圖釘並不在其中。行為也剛好相反：沒有設定任何地理圍欄的工作排程可以
 在任何地方打卡，而沒有圖釘的 GPS 簽到則哪裡都不行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1502,51 +1510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdasxpikx1ep9me6a7uf_fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId8agtzxd1pdahakodenvps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fd1809f9c0178c633e5126a4745ebd316cf9a42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a73c6443e6b3e6d4096a496a2a4eb5b05be7d442.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3850806334650e641b9279456eb1d99160b1ccfe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27069de80fda4463781581c99f5a85c5bfc736e7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f55b1e6deee9d98bc0443410ab7a4ae7b272f502.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c0159d9cadc1cb8ccf57960b959dc4e0fd49f83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1bzau3_xt9dr-97_wgdm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdmkq4kaz_jyjs5rfwkcyw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d526e67c99c5047231d10b9049f7cbefe3a38bf3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c49f190bd8ec9e50812d7bfb2751c20b8702fc9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa9267d2f4c41579d80825056298881b56516940.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24c5cd2a9bb03a44ac930c16fef51360bfa529c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/199e57bf2336aa6c123c4dbecbad2b02e41ab2ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22109130e9cd726093e6ac10f100b0e6755d7e0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建築物的 Google 地圖位置用在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>