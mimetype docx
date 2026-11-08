--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1bzau3_xt9dr-97_wgdm3">
+      <w:hyperlink w:history="1" r:id="rIdjc9i4tozhgll6qrhkcgmj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建築物的 Google 地圖位置不是一張標示辦公室在哪裡的圖。Offision 有好幾個地方會讀
@@ -623,51 +623,51 @@
         </w:rPr>
         <w:t xml:space="preserve">依地圖位置自動偵測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這裡沒有時區欄位可以覆寫它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖釘落在城市邊界的另一側仍然可用；但釘錯國家的建築物，會讓其中每一筆預約都跑在錯誤
 的時間上，而畫面上看不出任何異狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在清單中選取建築物，它的面板也會顯示同一件事，因此不必開啟編輯器就能確認一個據點的
 時區。營業時間會覆寫它所涵蓋的房間；既沒有圖釘也沒有營業時間的建築物，則回退為系統
 時區——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkq4kaz_jyjs5rfwkcyw7">
+      <w:hyperlink w:history="1" r:id="rIdre0u1jgllu24wq0amehd7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一個時區會生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間面板與數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間面板顯示的時鐘，來自它所屬房間的建築物；看板畫面顯示的天氣，來自它所在的建築物。</w:t>
@@ -1510,51 +1510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1bzau3_xt9dr-97_wgdm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdmkq4kaz_jyjs5rfwkcyw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d526e67c99c5047231d10b9049f7cbefe3a38bf3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c49f190bd8ec9e50812d7bfb2751c20b8702fc9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa9267d2f4c41579d80825056298881b56516940.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24c5cd2a9bb03a44ac930c16fef51360bfa529c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/199e57bf2336aa6c123c4dbecbad2b02e41ab2ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22109130e9cd726093e6ac10f100b0e6755d7e0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjc9i4tozhgll6qrhkcgmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdre0u1jgllu24wq0amehd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d526e67c99c5047231d10b9049f7cbefe3a38bf3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c49f190bd8ec9e50812d7bfb2751c20b8702fc9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa9267d2f4c41579d80825056298881b56516940.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24c5cd2a9bb03a44ac930c16fef51360bfa529c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/199e57bf2336aa6c123c4dbecbad2b02e41ab2ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22109130e9cd726093e6ac10f100b0e6755d7e0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建築物的 Google 地圖位置用在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>