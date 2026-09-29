--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,123 +26,123 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入安全的運作方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">兩個畫面決定了人怎麼進來 — 密碼政策與安全性設定檔。哪些規則管的是 Offision 密碼，哪些規則管的是所有人，包括用 Microsoft 365 和 Google 登入的人。</w:t>
+        <w:t xml:space="preserve">兩個畫面決定了人怎麼進入管理頁面與用戶界面 — 密碼政策，以及訂出可以從哪些 IP 位址、哪些平台登入的安全性設定檔。哪些規則管的是 Offision 密碼，哪些規則管的是所有人，包括用 Microsoft 365 和 Google 登入的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduax9shr6fmm9cpaqrpe_o">
+      <w:hyperlink w:history="1" r:id="rId75xdenu5edaucof1fz8uo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安全性</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下有兩個畫面決定了人怎麼進入 Offision。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全域密碼政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訂出 Offision
 密碼的規則，以及有人輸錯時會發生什麼事。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶安全性設定檔</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 訂出一個人可以從哪裡
-登入、需不需要第二重驗證，以及可以從哪些 IP 位址登入。</w:t>
+        <w:t xml:space="preserve"> 訂出一個人可以從哪些
+IP 位址、哪些平台登入，以及需不需要第二重驗證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sign-in-security-password-policy-zh-hant" descr="全域密碼政策 — Offision 密碼的規則。" title="全域密碼政策 — Offision 密碼的規則。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -168,325 +168,427 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">全域密碼政策 — Offision 密碼的規則。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">最容易讓人意外的地方</w:t>
-[...70 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">一個人可以從哪裡登入</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">設定檔上有三項控制，而它們被檢查的地方並不相同。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP限制</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 會被儲存，但目前不會套用：範圍以外的人仍然可以登入。
-[...1 lines deleted...]
-不是在這裡。</w:t>
+        <w:t xml:space="preserve"> 由伺服器檢查，而且是在人登入之後、對每一次請求都檢查。填入公司的人
+連進來的位址 — 單一的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、範圍的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.1-100</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、以逗號分隔的清單，
+或 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.0/24</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 從其他地方送來的請求就會被擋下，顯示
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">目前的 IP 位址不允許存取此資源</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。管理頁面與用戶界面同樣涵蓋在內。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它在對方眼中是什麼樣子值得先知道，因為那和多數管理員的預期不同：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">登入本身仍然會
+成功。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 密碼是在讀取設定檔之前就驗完的，所以範圍以外的人照常登入，接著打開的每一
+個畫面都是空的。在家工作的同事回報「登入得進去，但什麼都跑不出來」，說的就是這件事，
+不是故障。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">IP限制是逐設定檔設定的，總部、外包廠商與外勤同事可以各有一份 — 或者不設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平台開關</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 桌面瀏覽器、iOS / Android 瀏覽器、iOS / Android 應用程式、
 Outlook / Teams 外掛程式 — 由應用程式本身在開啟時檢查，不是由伺服器檢查。使用被封鎖平台的人會看到原因並
 被登出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">啟用用戶自動登出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會在超過設定的分鐘數沒有碰鍵盤或螢幕之後結束工作階段。它在
 應用程式內執行，所以不論人從哪裡登入都適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="sign-in-security-profile-form-zh-hant" descr="一個安全性設定檔：這群人可以從哪裡登入、雙重驗證，以及 IP 限制。" title="一個安全性設定檔：這群人可以從哪裡登入、雙重驗證，以及 IP 限制。"/>
+            <wp:docPr id="1" name="sign-in-security-profile-form-zh-hant" descr="一個安全性設定檔：這群人可以從哪些平台登入、雙重驗證，以及最下面的 IP 限制。" title="一個安全性設定檔：這群人可以從哪些平台登入、雙重驗證，以及最下面的 IP 限制。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4629150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">一個安全性設定檔：這群人可以從哪裡登入、雙重驗證，以及 IP 限制。</w:t>
+        <w:t xml:space="preserve">一個安全性設定檔：這群人可以從哪些平台登入、雙重驗證，以及最下面的 IP 限制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安全性設定檔是逐人指派的，其中一個是新用戶預設會套用的設定檔。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">最容易讓人意外的地方</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">用 Microsoft 365 或 Google 登入完全不經過密碼政策。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 沒有失敗次數鎖定、沒有有效
+期、沒有重複使用檢查、也沒有雙重驗證提示。LDAP 或 Active Directory 登入也一樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這不是疏漏。那些登入方式裡根本沒有一個 Offision 密碼可以拿來套規則 — 身分提供者
+在 Offision 看到這個人之前就已經驗過憑證，鎖定與多重驗證也是由它負責。對一家完全
+以 Microsoft 365 登入的公司來說，把 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最大登入失敗次數</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 設成 3 毫無作用，該設這條
+規則的地方是 Microsoft 的管理主控台，不是這裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">所以密碼政策值得設定的前提，是你有部分或全部的人用 Offision 密碼登入。若大家一律
+使用單一登入，它就形同虛設。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這個畫面上唯一的例外是 IP限制。不論是誰把人登入進來的，Offision 都會在每一次請求
+時檢查，所以它管 Microsoft 365 帳戶的方式，和管 Offision 帳戶完全一樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">它不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">這些都不會結束已經在執行的工作階段。</w:t>
-[...3 lines deleted...]
-管的都是 </w:t>
+        <w:t xml:space="preserve">更改密碼政策或關掉某個平台，都不會結束已經在執行的工作階段。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 兩者管的都是
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一次</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 登入與下一次請求 — 已經登入的人會一直保持登入，直到他的裝置被
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdfymn0zuyuqk3ogm9x_mrh">
+        <w:t xml:space="preserve"> 登入 — 已經登入的人會一直保持登入，直到他的裝置被登出為止。那是
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8irvgsqypcnpt938iv56y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> 的事，屬於另一
-項工作。</w:t>
+        <w:t xml:space="preserve"> 的事，屬於另一項工作。
+IP限制是唯一的例外：它是逐一請求檢查而不是在登入時檢查，所以下一個畫面就開始生效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以看到什麼、做什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 屬於權限，不屬於安全性。設定檔決定一個人從哪裡登入，
 從不決定他進來之後能碰到什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Windows 應用程式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從 4.5.9 起跟隨 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">桌面瀏覽器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個開關。在那之前它不受任何
 一項管轄，所以一個封鎖桌面瀏覽器的設定檔，仍然會放 Windows 應用程式進來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如果這一串問題背後真正想問的是「能不能把 Offision 關在自己的網路裡」，
+那個問題有</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdttipkxh7zmszcl5zg8eh8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">它自己的答案</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (全域密碼政策)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -915,51 +1017,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduax9shr6fmm9cpaqrpe_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdfymn0zuyuqk3ogm9x_mrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1de1f7c47aafff3b2c9f8c983188611cf41a97d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/339d2b3cf811396dfd8dde4238dc1dce83bd1f51.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId75xdenu5edaucof1fz8uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId8irvgsqypcnpt938iv56y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdttipkxh7zmszcl5zg8eh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1de1f7c47aafff3b2c9f8c983188611cf41a97d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4fe1779dbbf596c9e29af9fb2f2cbd065d677f8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入安全的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>