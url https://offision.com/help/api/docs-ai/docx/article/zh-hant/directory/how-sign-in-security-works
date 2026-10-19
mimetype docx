--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId75xdenu5edaucof1fz8uo">
+      <w:hyperlink w:history="1" r:id="rIdib_bsptoocu8wpejo70xy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安全性</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下有兩個畫面決定了人怎麼進入 Offision。</w:t>
       </w:r>
@@ -472,51 +472,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更改密碼政策或關掉某個平台，都不會結束已經在執行的工作階段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩者管的都是
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 登入 — 已經登入的人會一直保持登入，直到他的裝置被登出為止。那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8irvgsqypcnpt938iv56y">
+      <w:hyperlink w:history="1" r:id="rIduwptaszsnm4mnhvis1j8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的事，屬於另一項工作。
 IP限制是唯一的例外：它是逐一請求檢查而不是在登入時檢查，所以下一個畫面就開始生效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以看到什麼、做什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 屬於權限，不屬於安全性。設定檔決定一個人從哪裡登入，
@@ -535,51 +535,51 @@
         <w:t xml:space="preserve">Windows 應用程式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從 4.5.9 起跟隨 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">桌面瀏覽器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個開關。在那之前它不受任何
 一項管轄，所以一個封鎖桌面瀏覽器的設定檔，仍然會放 Windows 應用程式進來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果這一串問題背後真正想問的是「能不能把 Offision 關在自己的網路裡」，
 那個問題有</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttipkxh7zmszcl5zg8eh8">
+      <w:hyperlink w:history="1" r:id="rIdb6hwqjsesy9hgy04asznt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">它自己的答案</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (全域密碼政策)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1017,51 +1017,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId75xdenu5edaucof1fz8uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId8irvgsqypcnpt938iv56y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdttipkxh7zmszcl5zg8eh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1de1f7c47aafff3b2c9f8c983188611cf41a97d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4fe1779dbbf596c9e29af9fb2f2cbd065d677f8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdib_bsptoocu8wpejo70xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIduwptaszsnm4mnhvis1j8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdb6hwqjsesy9hgy04asznt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/320e17bfcba87af84d77e842039a3568e236019e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60ac21422f41f39d6e04bb41a400f9f41c20c4c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入安全的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>