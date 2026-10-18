--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddyrcrdhqmmcfsera8ax7">
+      <w:hyperlink w:history="1" r:id="rIdk4o_aemlmnhbnk-sgx86x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-branch-management-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分支</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定一位管理者的主控台會顯示整個場域的哪一部分，以及他能更改其中的哪
 一部分。一個帳戶可以容納多個校區、辦公室或區域，各由自己的管理者營運，而彼此
@@ -528,83 +528,83 @@
       <w:r>
         <w:t xml:space="preserve">分支不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">權限仍然是權限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 分支縮小的是場域，不是模組清單。預約管理者仍然是預約
 管理者——在他自己的分支裡。誰能打開主控台，是在那個人的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowarse6aix3y0yyb7yhc6">
+      <w:hyperlink w:history="1" r:id="rIdju_0hyyrzsilfhl9ccezj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">權限頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上決定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約某間會議室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那來自資源與團隊空間，不是分支——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqkmpf4v01tuxy02duhuc">
+      <w:hyperlink w:history="1" r:id="rIdci_fc9xpdubiwtth_hmxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 一間會議室可以對全體員工可見，同時由某一個校區管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -616,51 +616,51 @@
 也落在那裡。但它不會縮小對方那一端的範圍：一個已為整個組織核准的 Microsoft
 365 連接，無論歸在哪個分支，同步的仍然是整個組織。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資料放在哪裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個叫 Europe 的分支，不會讓歐洲的資料存放在歐洲。整個帳戶
 都在它建立時所選的那一個 Azure 資料中心——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyltnsknd509xlikx_ps4g">
+      <w:hyperlink w:history="1" r:id="rIdranh7svqr-dziizzsv2x2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1147,51 +1147,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdddyrcrdhqmmcfsera8ax7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdowarse6aix3y0yyb7yhc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdmqkmpf4v01tuxy02duhuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdyltnsknd509xlikx_ps4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7bd3288e598468824eb474bbc0458bfd5a236fd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06ae6dcf4d0c3cda0122a3503030e98c64f23e1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb958c21b304e07b320754cc6f7703557ce9bd0d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk4o_aemlmnhbnk-sgx86x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdju_0hyyrzsilfhl9ccezj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdci_fc9xpdubiwtth_hmxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdranh7svqr-dziizzsv2x2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9b63ef1c3e060cbbf102c2b711a986b4eab5415.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddd7a31df0d587648093df4a9f33fd1e80c14aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f43d0cfa2d311c96e6315dfe05f9544d499f598.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼是分支，它劃分什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>