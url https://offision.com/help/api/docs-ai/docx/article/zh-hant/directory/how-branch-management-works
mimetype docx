--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4o_aemlmnhbnk-sgx86x">
+      <w:hyperlink w:history="1" r:id="rIdywyhfw47myvvprkptu1-m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-branch-management-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分支</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定一位管理者的主控台會顯示整個場域的哪一部分，以及他能更改其中的哪
 一部分。一個帳戶可以容納多個校區、辦公室或區域，各由自己的管理者營運，而彼此
@@ -528,83 +528,83 @@
       <w:r>
         <w:t xml:space="preserve">分支不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">權限仍然是權限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 分支縮小的是場域，不是模組清單。預約管理者仍然是預約
 管理者——在他自己的分支裡。誰能打開主控台，是在那個人的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdju_0hyyrzsilfhl9ccezj">
+      <w:hyperlink w:history="1" r:id="rId0ezdow9pzhpphsy70afje">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">權限頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上決定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約某間會議室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那來自資源與團隊空間，不是分支——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdci_fc9xpdubiwtth_hmxe">
+      <w:hyperlink w:history="1" r:id="rIdtt97gy4nf3wg9cipt7y1s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 一間會議室可以對全體員工可見，同時由某一個校區管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -616,51 +616,51 @@
 也落在那裡。但它不會縮小對方那一端的範圍：一個已為整個組織核准的 Microsoft
 365 連接，無論歸在哪個分支，同步的仍然是整個組織。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資料放在哪裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個叫 Europe 的分支，不會讓歐洲的資料存放在歐洲。整個帳戶
 都在它建立時所選的那一個 Azure 資料中心——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdranh7svqr-dziizzsv2x2">
+      <w:hyperlink w:history="1" r:id="rId1h6ikblsdfyry7dgzfdt7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的資料存放在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1147,51 +1147,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk4o_aemlmnhbnk-sgx86x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdju_0hyyrzsilfhl9ccezj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdci_fc9xpdubiwtth_hmxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdranh7svqr-dziizzsv2x2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9b63ef1c3e060cbbf102c2b711a986b4eab5415.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddd7a31df0d587648093df4a9f33fd1e80c14aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f43d0cfa2d311c96e6315dfe05f9544d499f598.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdywyhfw47myvvprkptu1-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId0ezdow9pzhpphsy70afje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdtt97gy4nf3wg9cipt7y1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId1h6ikblsdfyry7dgzfdt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9b63ef1c3e060cbbf102c2b711a986b4eab5415.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddd7a31df0d587648093df4a9f33fd1e80c14aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f43d0cfa2d311c96e6315dfe05f9544d499f598.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼是分支，它劃分什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>