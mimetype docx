--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">帳戶狀態的運作方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">「已添加」「已發送邀請」「已啟動」「已停用」各代表什麼，哪一個動作會讓帳戶進入下一個 狀態，以及為什麼「已啟動」是由本人首次登入決定，而不是由管理員決定。</w:t>
+        <w:t xml:space="preserve">「已添加」「已發送邀請」「已啟動」「已停用」各代表什麼，哪一個動作會讓帳戶進入下一個狀態，以及為什麼「已啟動」是由本人首次登入決定，而不是由管理員決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtiajifsuunyihlwgaqtno">
+      <w:hyperlink w:history="1" r:id="rId2mgx51n46ruye48qedic5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-account-status-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">組織目錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
@@ -594,51 +594,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已啟動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄的標題也可以依狀態篩選清單 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3sb6fvd0fmxjfi1amtec">
+      <w:hyperlink w:history="1" r:id="rIdb_qcvdiaffa8kvfc7wufa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看誰已經登入 — 以及誰從未登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「已添加」和「已發送邀請」其實是同一個候診室。兩者都代表 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">從未登入過</w:t>
       </w:r>
@@ -859,75 +859,102 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他已經登入的裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停用擋下的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 登入，已經登入的手機或筆電最長還能再用
 三十天，必須另外處理——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkfiyp60iioyzfxqyo6ke">
+      <w:hyperlink w:history="1" r:id="rIdvcec7zq4ob3dujnom-map">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停用帳戶不會取消、釋出或轉移任何預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">他的門禁卡。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 已停用的人，他的卡片在面板上仍然代表他，原本會為他打開的門也照樣
+打開。卡片要另外清除——請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwuvr7l1hyh3fgtyqkld-r">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">移除已離職的人</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記錄本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停用和刪除是兩個不同的動作，後果也不同；可以復原的是停用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">已停用的帳戶不會計入使用者授權，這正是離職者應該停用、而不是留在已啟動的原因。</w:t>
       </w:r>
     </w:p>
@@ -1379,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtiajifsuunyihlwgaqtno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIda3sb6fvd0fmxjfi1amtec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdrkfiyp60iioyzfxqyo6ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44ac53345f06c973065d6e760fd7c067e9b8da75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313068adb0794b8452fff19c71f455b67ebc0f5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ee3edbba096a6793339e3fd3e007e0d5f2d5d8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2mgx51n46ruye48qedic5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdb_qcvdiaffa8kvfc7wufa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdvcec7zq4ob3dujnom-map" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdwuvr7l1hyh3fgtyqkld-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44ac53345f06c973065d6e760fd7c067e9b8da75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313068adb0794b8452fff19c71f455b67ebc0f5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ee3edbba096a6793339e3fd3e007e0d5f2d5d8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>帳戶狀態的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>