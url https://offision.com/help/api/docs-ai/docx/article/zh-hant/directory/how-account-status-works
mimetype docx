--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2mgx51n46ruye48qedic5">
+      <w:hyperlink w:history="1" r:id="rIdw36od8yv9layjhslkeli3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/how-account-status-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">組織目錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
@@ -594,51 +594,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已啟動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄的標題也可以依狀態篩選清單 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_qcvdiaffa8kvfc7wufa">
+      <w:hyperlink w:history="1" r:id="rIdbzhhwqgvlweijvzt-cusz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看誰已經登入 — 以及誰從未登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「已添加」和「已發送邀請」其實是同一個候診室。兩者都代表 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">從未登入過</w:t>
       </w:r>
@@ -859,93 +859,93 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他已經登入的裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停用擋下的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 登入，已經登入的手機或筆電最長還能再用
 三十天，必須另外處理——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcec7zq4ob3dujnom-map">
+      <w:hyperlink w:history="1" r:id="rIdqrrpn6o5apo93v34-zywe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停用帳戶不會取消、釋出或轉移任何預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他的門禁卡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 已停用的人，他的卡片在面板上仍然代表他，原本會為他打開的門也照樣
 打開。卡片要另外清除——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwuvr7l1hyh3fgtyqkld-r">
+      <w:hyperlink w:history="1" r:id="rIdx9zttrjzx27y3bnepj7ln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記錄本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 停用和刪除是兩個不同的動作，後果也不同；可以復原的是停用。</w:t>
       </w:r>
@@ -1406,51 +1406,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2mgx51n46ruye48qedic5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdb_qcvdiaffa8kvfc7wufa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdvcec7zq4ob3dujnom-map" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdwuvr7l1hyh3fgtyqkld-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44ac53345f06c973065d6e760fd7c067e9b8da75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313068adb0794b8452fff19c71f455b67ebc0f5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ee3edbba096a6793339e3fd3e007e0d5f2d5d8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw36od8yv9layjhslkeli3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdbzhhwqgvlweijvzt-cusz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdqrrpn6o5apo93v34-zywe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdx9zttrjzx27y3bnepj7ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/953a0d38b158782672acef0b147b494367d432b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faf4d31d339028c7e2f2f47dd3324557abbd5a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1937dfc5de7b6ad936bbb60c503cf289509d6e03.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>帳戶狀態的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>