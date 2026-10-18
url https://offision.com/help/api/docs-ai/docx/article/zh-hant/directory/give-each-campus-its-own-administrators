--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtdvxzkgqf47godgy9zhy">
+      <w:hyperlink w:history="1" r:id="rIdaqg-qp2bwyybtxwioel_1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/give-each-campus-its-own-administrators/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個帳戶可以營運多個校區、辦公室或區域，各有自己的管理者，各只看得到自己的
 建築物。做到這件事的機制是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0v0huzb5csun4-vyshc3">
+      <w:hyperlink w:history="1" r:id="rIdm-33yrzbzrwntnxiif1ev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">分支機構管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">：
 一棵分支的樹，每一棟建築物與每一個人都歸在其中之一底下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -430,51 +430,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">建築物的分支。它的樓層，以及樓層上的會議室，都跟著它走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">樓層沒有自己的分支，站在樓層上的東西也沒有，所以搬動建築物就會一併帶走它的
 樓層、會議室、辦公桌與面板。這份表單的其餘部分請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoz-ehh_e1wuiq8u6wmape">
+      <w:hyperlink w:history="1" r:id="rId3sl1ezq2nm7zj70r815-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物與樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">後</w:t>
       </w:r>
@@ -527,51 +527,51 @@
         <w:t xml:space="preserve">+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 加入他們——這會設定你挑選的每一個人的分支，跟他們使用者紀錄上
 的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分支機構管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位是同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主控台權限照平常的方式給，在他們的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_z8564xuvwq7_33mgusz">
+      <w:hyperlink w:history="1" r:id="rId7vw83ap9x93rkzunecm0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">權限頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上。這兩個
 決定是分開的，而且兩個都必要：權限說的是他們能打開</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些模組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，分支說的是他們
 在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1199,51 +1199,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqtdvxzkgqf47godgy9zhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdl0v0huzb5csun4-vyshc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdoz-ehh_e1wuiq8u6wmape" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdl_z8564xuvwq7_33mgusz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e8cd70fbd3310d6fc84d4acc60e52fd6111ae99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/266f81b05dd3504b28703eb7eb7407464ed0ec3e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7173b6130529df95c3b3975e10019ac657eb3fb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaqg-qp2bwyybtxwioel_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdm-33yrzbzrwntnxiif1ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId3sl1ezq2nm7zj70r815-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId7vw83ap9x93rkzunecm0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e22ab124c1a810276211dd53f90613c4e7f28ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f12156b04e3f106c283928e92f20f3bedbbaf670.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba10d75172209ec37fa0e576ad42314b26a0ee83.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓每個校區擁有自己的管理者</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>