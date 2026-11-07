--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqg-qp2bwyybtxwioel_1">
+      <w:hyperlink w:history="1" r:id="rIdcquov5hogco5uzghrtdcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/give-each-campus-its-own-administrators/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個帳戶可以營運多個校區、辦公室或區域，各有自己的管理者，各只看得到自己的
 建築物。做到這件事的機制是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm-33yrzbzrwntnxiif1ev">
+      <w:hyperlink w:history="1" r:id="rIdyua5u4bl_gdhnaci697rg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">分支機構管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">：
 一棵分支的樹，每一棟建築物與每一個人都歸在其中之一底下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -430,51 +430,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">建築物的分支。它的樓層，以及樓層上的會議室，都跟著它走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">樓層沒有自己的分支，站在樓層上的東西也沒有，所以搬動建築物就會一併帶走它的
 樓層、會議室、辦公桌與面板。這份表單的其餘部分請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3sl1ezq2nm7zj70r815-q">
+      <w:hyperlink w:history="1" r:id="rIdh_kdxgztfakzgpgmplpki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物與樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">後</w:t>
       </w:r>
@@ -527,51 +527,51 @@
         <w:t xml:space="preserve">+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 加入他們——這會設定你挑選的每一個人的分支，跟他們使用者紀錄上
 的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分支機構管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位是同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主控台權限照平常的方式給，在他們的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vw83ap9x93rkzunecm0y">
+      <w:hyperlink w:history="1" r:id="rIdncshju0seldiqyd_k3a-m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">權限頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上。這兩個
 決定是分開的，而且兩個都必要：權限說的是他們能打開</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些模組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，分支說的是他們
 在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1199,51 +1199,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaqg-qp2bwyybtxwioel_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdm-33yrzbzrwntnxiif1ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId3sl1ezq2nm7zj70r815-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId7vw83ap9x93rkzunecm0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e22ab124c1a810276211dd53f90613c4e7f28ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f12156b04e3f106c283928e92f20f3bedbbaf670.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba10d75172209ec37fa0e576ad42314b26a0ee83.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcquov5hogco5uzghrtdcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdyua5u4bl_gdhnaci697rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdh_kdxgztfakzgpgmplpki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdncshju0seldiqyd_k3a-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e22ab124c1a810276211dd53f90613c4e7f28ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f12156b04e3f106c283928e92f20f3bedbbaf670.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba10d75172209ec37fa0e576ad42314b26a0ee83.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓每個校區擁有自己的管理者</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>