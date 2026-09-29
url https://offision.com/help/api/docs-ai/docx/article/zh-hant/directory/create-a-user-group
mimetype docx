--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建立用戶群組並加入成員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">以群組為單位設定權限、可預約的資源和共用配額，不必逐個用戶處理。內容包括命名 方式、群組會授予甚麼權限，以及加入成員的兩種做法。大約五分鐘。</w:t>
+        <w:t xml:space="preserve">以群組為單位設定權限、可預約的資源和共用配額，不必逐個用戶處理。內容包括命名方式、群組會授予甚麼權限，以及加入成員的兩種做法。大約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnplb0higgorsmlwmseao">
+      <w:hyperlink w:history="1" r:id="rIdkztgkab6cgdwigg0-y5l8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個可以管理用戶的帳戶，而要編組的人也應該已經存在 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfieopa45ckwkue3xnmicd">
+      <w:hyperlink w:history="1" r:id="rId0lwxinio2phesmkhicqt0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶群組讓一個決定覆蓋許多人。權限、哪個團隊可以預約哪些會議室、共用多少配額、
 哪些門會開、公告發給誰 — 以上每一項都可以指向一個群組，而不是一份要人手維護的
 名單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -366,51 +366,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱不能重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且是邊輸入邊檢查，不是儲存時才提示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶群組類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是選填的，現在可以先不管。它用來整理群組，並決定這個群組會
 不會在 Offision 應用程式中被一般用戶看見，詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnb0rekwpgzn0z9o-0vb4">
+      <w:hyperlink w:history="1" r:id="rIdxlqyiipw6xmvp5kxokeca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把用戶群組歸入類別</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。清單上的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄就是來自這個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -979,51 +979,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">群組本身只是持有權限，別的甚麼都不做。要等到其他畫面引用它，它才真正發揮作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只讓一個部門預約的會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 在團隊空間指定該群組，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ekicsvdb0ll_ah23ex3b">
+      <w:hyperlink w:history="1" r:id="rIdpzjxg-igw-pji8muxqals">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部門專用會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1062,51 +1062,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動接住新同事</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 如果你有同步 Microsoft 365 或 Google Workspace，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設本地用戶群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是新同步帳戶會加入的群組，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5btpbpyxnbdm7aieflh1a">
+      <w:hyperlink w:history="1" r:id="rIdp2btfk5dd8jcibhusekhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重新開啟群組，看面板上的 </w:t>
@@ -1128,51 +1128,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 他那邊看不出任何分別，而這正是預期的結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 群組決定的不是誰能登入，而是登入之後能做甚麼。登入是密碼政策和用戶安全設定檔的
 事 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfhp0hdaoxw4wamu2uzj-">
+      <w:hyperlink w:history="1" r:id="rIdy8zegxggodvyycjyya_ty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1597,51 +1597,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnplb0higgorsmlwmseao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdfieopa45ckwkue3xnmicd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdwnb0rekwpgzn0z9o-0vb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId2ekicsvdb0ll_ah23ex3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId5btpbpyxnbdm7aieflh1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdhfhp0hdaoxw4wamu2uzj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2efa1d82146500f8883c698dc82e512e7d97a7c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35460512fbd3240502e8e93f09712eeb17c51276.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c8933ab28f2f187aab9a6cb313cf06a8ecb655.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fbe111cbf724e62e84adae10d1345bbe8e3af5b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04bf992e8609a448904d21c509651394c29d048e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aa88508f34168ee3f741b091751e3c341856039.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkztgkab6cgdwigg0-y5l8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId0lwxinio2phesmkhicqt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdxlqyiipw6xmvp5kxokeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdpzjxg-igw-pji8muxqals" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdp2btfk5dd8jcibhusekhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdy8zegxggodvyycjyya_ty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2efa1d82146500f8883c698dc82e512e7d97a7c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35460512fbd3240502e8e93f09712eeb17c51276.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c8933ab28f2f187aab9a6cb313cf06a8ecb655.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fbe111cbf724e62e84adae10d1345bbe8e3af5b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04bf992e8609a448904d21c509651394c29d048e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aa88508f34168ee3f741b091751e3c341856039.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立用戶群組並加入成員</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>