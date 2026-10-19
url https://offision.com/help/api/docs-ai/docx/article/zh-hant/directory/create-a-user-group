--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkztgkab6cgdwigg0-y5l8">
+      <w:hyperlink w:history="1" r:id="rId10vk05t-di8b4ns_955qd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個可以管理用戶的帳戶，而要編組的人也應該已經存在 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0lwxinio2phesmkhicqt0">
+      <w:hyperlink w:history="1" r:id="rIdhce4gi-0g4whpiubt2aev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶群組讓一個決定覆蓋許多人。權限、哪個團隊可以預約哪些會議室、共用多少配額、
 哪些門會開、公告發給誰 — 以上每一項都可以指向一個群組，而不是一份要人手維護的
 名單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -366,51 +366,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱不能重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且是邊輸入邊檢查，不是儲存時才提示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶群組類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是選填的，現在可以先不管。它用來整理群組，並決定這個群組會
 不會在 Offision 應用程式中被一般用戶看見，詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlqyiipw6xmvp5kxokeca">
+      <w:hyperlink w:history="1" r:id="rIdz2matpr3wb_ln8-ebxn3t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把用戶群組歸入類別</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。清單上的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄就是來自這個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -979,51 +979,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">群組本身只是持有權限，別的甚麼都不做。要等到其他畫面引用它，它才真正發揮作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只讓一個部門預約的會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 在團隊空間指定該群組，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzjxg-igw-pji8muxqals">
+      <w:hyperlink w:history="1" r:id="rId_jxlgyn_oa4dz3443-zfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部門專用會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1062,51 +1062,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動接住新同事</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 如果你有同步 Microsoft 365 或 Google Workspace，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設本地用戶群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是新同步帳戶會加入的群組，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2btfk5dd8jcibhusekhd">
+      <w:hyperlink w:history="1" r:id="rIdmgoxkdon8blgnzh9p5y1h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重新開啟群組，看面板上的 </w:t>
@@ -1128,51 +1128,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 他那邊看不出任何分別，而這正是預期的結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 群組決定的不是誰能登入，而是登入之後能做甚麼。登入是密碼政策和用戶安全設定檔的
 事 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy8zegxggodvyycjyya_ty">
+      <w:hyperlink w:history="1" r:id="rIddn6x7bitcd7naw-f0zuiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1597,51 +1597,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkztgkab6cgdwigg0-y5l8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId0lwxinio2phesmkhicqt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdxlqyiipw6xmvp5kxokeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdpzjxg-igw-pji8muxqals" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdp2btfk5dd8jcibhusekhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdy8zegxggodvyycjyya_ty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2efa1d82146500f8883c698dc82e512e7d97a7c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35460512fbd3240502e8e93f09712eeb17c51276.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c8933ab28f2f187aab9a6cb313cf06a8ecb655.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fbe111cbf724e62e84adae10d1345bbe8e3af5b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04bf992e8609a448904d21c509651394c29d048e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3aa88508f34168ee3f741b091751e3c341856039.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10vk05t-di8b4ns_955qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdhce4gi-0g4whpiubt2aev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdz2matpr3wb_ln8-ebxn3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId_jxlgyn_oa4dz3443-zfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdmgoxkdon8blgnzh9p5y1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddn6x7bitcd7naw-f0zuiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee5ccf5c53e193f070bc86953cbd7f5154b031ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7de73737fed25802dc8129b2a15d87e5441014.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4990e1eb13f07797a5c8be237f9a737178109d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bea5c57dad412f576a888f2358a3f9a0ca2f03f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fae6748be35beed686e1a233de3fbe12a3627da9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd51f8cb35b5a0211346e114d864ca976b88796.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立用戶群組並加入成員</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>