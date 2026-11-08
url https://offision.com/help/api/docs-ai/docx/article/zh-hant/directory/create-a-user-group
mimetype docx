--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10vk05t-di8b4ns_955qd">
+      <w:hyperlink w:history="1" r:id="rIdvn9422lhkbiousqah32ac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個可以管理用戶的帳戶，而要編組的人也應該已經存在 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhce4gi-0g4whpiubt2aev">
+      <w:hyperlink w:history="1" r:id="rIdxg8ij0cvy-hfpucfuhvew">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶群組讓一個決定覆蓋許多人。權限、哪個團隊可以預約哪些會議室、共用多少配額、
 哪些門會開、公告發給誰 — 以上每一項都可以指向一個群組，而不是一份要人手維護的
 名單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -366,51 +366,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱不能重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且是邊輸入邊檢查，不是儲存時才提示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶群組類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是選填的，現在可以先不管。它用來整理群組，並決定這個群組會
 不會在 Offision 應用程式中被一般用戶看見，詳見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz2matpr3wb_ln8-ebxn3t">
+      <w:hyperlink w:history="1" r:id="rIdcurn-gf1s_vngpc7f4fwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把用戶群組歸入類別</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。清單上的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄就是來自這個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -979,51 +979,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">群組本身只是持有權限，別的甚麼都不做。要等到其他畫面引用它，它才真正發揮作用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只讓一個部門預約的會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 在團隊空間指定該群組，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jxlgyn_oa4dz3443-zfs">
+      <w:hyperlink w:history="1" r:id="rIdccacyj2qh0tmjm7ux1c6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部門專用會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1062,51 +1062,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動接住新同事</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 如果你有同步 Microsoft 365 或 Google Workspace，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設本地用戶群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是新同步帳戶會加入的群組，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgoxkdon8blgnzh9p5y1h">
+      <w:hyperlink w:history="1" r:id="rIdnubpfhmiv5kenntfipl9q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重新開啟群組，看面板上的 </w:t>
@@ -1128,51 +1128,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 他那邊看不出任何分別，而這正是預期的結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 群組決定的不是誰能登入，而是登入之後能做甚麼。登入是密碼政策和用戶安全設定檔的
 事 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddn6x7bitcd7naw-f0zuiu">
+      <w:hyperlink w:history="1" r:id="rIdynl7y301aqdf1nocv4eue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1597,51 +1597,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10vk05t-di8b4ns_955qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdhce4gi-0g4whpiubt2aev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdz2matpr3wb_ln8-ebxn3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId_jxlgyn_oa4dz3443-zfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdmgoxkdon8blgnzh9p5y1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddn6x7bitcd7naw-f0zuiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee5ccf5c53e193f070bc86953cbd7f5154b031ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7de73737fed25802dc8129b2a15d87e5441014.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4990e1eb13f07797a5c8be237f9a737178109d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bea5c57dad412f576a888f2358a3f9a0ca2f03f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fae6748be35beed686e1a233de3fbe12a3627da9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd51f8cb35b5a0211346e114d864ca976b88796.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvn9422lhkbiousqah32ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdxg8ij0cvy-hfpucfuhvew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdcurn-gf1s_vngpc7f4fwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdccacyj2qh0tmjm7ux1c6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnubpfhmiv5kenntfipl9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdynl7y301aqdf1nocv4eue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee5ccf5c53e193f070bc86953cbd7f5154b031ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7de73737fed25802dc8129b2a15d87e5441014.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4990e1eb13f07797a5c8be237f9a737178109d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bea5c57dad412f576a888f2358a3f9a0ca2f03f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fae6748be35beed686e1a233de3fbe12a3627da9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfd51f8cb35b5a0211346e114d864ca976b88796.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立用戶群組並加入成員</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>