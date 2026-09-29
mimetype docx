--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增建築物及其樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立用來放置會議室與辦公桌的建築物，然後列出它的樓層。 時區來自地圖上的圖釘，而不是某個欄位。大約需要五分鐘。</w:t>
+        <w:t xml:space="preserve">建立用來放置會議室與辦公桌的建築物，然後列出它的樓層。時區來自地圖上的圖釘，而不是某個欄位。大約需要五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5wenbs9b0qyfyi-dpljph">
+      <w:hyperlink w:history="1" r:id="rIdvnrwv_04tqtihsq5at737">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/add-a-building-and-its-floors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不需要先準備任何東西，建築物本身就是最底層。但能否新增多於一個建築物取決於授權，
@@ -405,51 +405,51 @@
         <w:t xml:space="preserve">這裡沒有時區欄位，而那行唯讀文字也不是建議值。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它就是此建築物的實際時區，由圖釘的
 位置推算而來。移動圖釘它就會改變；不放圖釘則此建築物沒有時區，會回退為系統時區。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，圖釘落在城市邊界的另一側仍然可用，但釘錯國家的建築物，會讓其中每一筆預約都
 安靜地跑在錯誤的時間上。請確實標好，而不是大概標一下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀取這個圖釘的不只是時區——它同時是 GPS 簽到範圍的中心點，也是每一封預約與訪客郵件
 裡的連結。這個區塊保存了什麼、又會出現在哪些地方，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwt4qs7dct5ds4xrszvup">
+      <w:hyperlink w:history="1" r:id="rIdxjtqt7yd0larj5uldm8z1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建築物的 Google 地圖位置用在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 列出樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟</w:t>
@@ -677,51 +677,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">去</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5uex6xeqzc-wvmp80_lqb">
+      <w:hyperlink w:history="1" r:id="rIdeadzgrcs1zsnmcf6ckgcj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，或開啟一間既有的，看它的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。新的建築物應該會出現在那裡，底下是它的樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -760,51 +760,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖不是樓層。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的樓層是一份名稱清單；使用者用來找會議室的那張圖是在「地圖」
 中另行上傳的，而樓層沒有平面圖也完全可用——只是在圖存在之前，無法把資源放到圖上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物的時區不等於系統時區</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，兩者哪一個生效取決於您正在看什麼，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4y-fofy9drndgl3_pm6cv">
+      <w:hyperlink w:history="1" r:id="rIdedwrrlztoi4f55fhkwsbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一個時區生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1229,51 +1229,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5wenbs9b0qyfyi-dpljph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIduwt4qs7dct5ds4xrszvup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId5uex6xeqzc-wvmp80_lqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId4y-fofy9drndgl3_pm6cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2df0eb40a11ad6486893d44bf2cac6a585406c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1130a372ccd551e3bb601d6d3b27129d8b56542.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvnrwv_04tqtihsq5at737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdxjtqt7yd0larj5uldm8z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdeadzgrcs1zsnmcf6ckgcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdedwrrlztoi4f55fhkwsbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2df0eb40a11ad6486893d44bf2cac6a585406c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1130a372ccd551e3bb601d6d3b27129d8b56542.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增建築物及其樓層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>