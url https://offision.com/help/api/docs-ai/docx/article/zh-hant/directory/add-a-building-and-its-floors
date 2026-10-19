--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增建築物及其樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立用來放置會議室與辦公桌的建築物，然後列出它的樓層。時區來自地圖上的圖釘，而不是某個欄位。大約需要五分鐘。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 建立用來放置會議室與辦公桌的建築物，然後列出它的樓層。時區來自地圖上的圖釘，而不是某個欄位。大約需要五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnrwv_04tqtihsq5at737">
+      <w:hyperlink w:history="1" r:id="rIdnrcnodcoqphxn_7bvyr-1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/directory/add-a-building-and-its-floors/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不需要先準備任何東西，建築物本身就是最底層。但能否新增多於一個建築物取決於授權，
 若您的租戶已有建築物卻找不到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
@@ -405,51 +413,51 @@
         <w:t xml:space="preserve">這裡沒有時區欄位，而那行唯讀文字也不是建議值。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它就是此建築物的實際時區，由圖釘的
 位置推算而來。移動圖釘它就會改變；不放圖釘則此建築物沒有時區，會回退為系統時區。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，圖釘落在城市邊界的另一側仍然可用，但釘錯國家的建築物，會讓其中每一筆預約都
 安靜地跑在錯誤的時間上。請確實標好，而不是大概標一下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀取這個圖釘的不只是時區——它同時是 GPS 簽到範圍的中心點，也是每一封預約與訪客郵件
 裡的連結。這個區塊保存了什麼、又會出現在哪些地方，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjtqt7yd0larj5uldm8z1">
+      <w:hyperlink w:history="1" r:id="rIdkqblpvk7o4prufv1quhvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建築物的 Google 地圖位置用在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 列出樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟</w:t>
@@ -677,51 +685,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">去</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeadzgrcs1zsnmcf6ckgcj">
+      <w:hyperlink w:history="1" r:id="rId9snlmgviyvv1agznvp_sy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，或開啟一間既有的，看它的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。新的建築物應該會出現在那裡，底下是它的樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -760,51 +768,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖不是樓層。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的樓層是一份名稱清單；使用者用來找會議室的那張圖是在「地圖」
 中另行上傳的，而樓層沒有平面圖也完全可用——只是在圖存在之前，無法把資源放到圖上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築物的時區不等於系統時區</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，兩者哪一個生效取決於您正在看什麼，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedwrrlztoi4f55fhkwsbu">
+      <w:hyperlink w:history="1" r:id="rIdpo4qutowiqvpxkdbiawqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一個時區生效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1229,51 +1237,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvnrwv_04tqtihsq5at737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdxjtqt7yd0larj5uldm8z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdeadzgrcs1zsnmcf6ckgcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdedwrrlztoi4f55fhkwsbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2df0eb40a11ad6486893d44bf2cac6a585406c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1130a372ccd551e3bb601d6d3b27129d8b56542.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnrcnodcoqphxn_7bvyr-1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdkqblpvk7o4prufv1quhvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId9snlmgviyvv1agznvp_sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdpo4qutowiqvpxkdbiawqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cc57dcf98f5d27a684d3833c73e33fd2a8ee241.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1981d73f4262d28f62cd7f3021a9b22b741390c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增建築物及其樓層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>