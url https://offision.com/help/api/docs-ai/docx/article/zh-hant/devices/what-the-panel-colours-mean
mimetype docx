--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板顏色的意思</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約面板會把整個畫面塗成一種顏色，並讓裝置上的燈條亮成另一種。九種狀態、它們被 判定的順序，以及兩組長得很像的組合。</w:t>
+        <w:t xml:space="preserve">預約面板會把整個畫面塗成一種顏色，並讓裝置上的燈條亮成另一種。九種狀態、它們被判定的順序，以及兩組長得很像的組合。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoeo8rhwqtiixxgo5naafu">
+      <w:hyperlink w:history="1" r:id="rIdnb68fufeoggvhocowjebb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板是設計來從走廊另一端被讀的。在那個距離上文字讀不清，顏色可以。所以面板會
 把整個畫面、以及裝置上的燈條，塗成九種狀態的其中之一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -776,51 +776,51 @@
             <w:tcW w:type="dxa" w:w="4446"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置沒有有效授權</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">藍和紫是預設值，兩者都能更改 —— 見下方</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpr8bguexb13x_dyk-eaoe">
+      <w:hyperlink w:history="1" r:id="rIdd72o5exsqqcapzsb2nrlj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">您可以選的兩種顏色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 其餘七種是固定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">可使用</w:t>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:t xml:space="preserve"> 已經開始的預約，在需要簽到的會議室顯示
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，在不需要的顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">正在使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。同一筆預約，走廊上看到哪一種顏色由
 會議室的政策決定。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ur-zdxktguyonr5rf3ai">
+      <w:hyperlink w:history="1" r:id="rIdqzhco_erfknf3pz6wvcik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">燈條不一定和畫面一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多數面板帶著一條或一圈燈，比畫面更遠就能看見。它遵循同樣的九種狀態，但顏色不同 ——
@@ -1676,51 +1676,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 顏色清單裡有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">黃色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而設成它的面板亮起來，和固定狀態用的是同一種橙色。並沒有
 另一種黃色。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩項設定都掛在共用的設備配置上，所以改動任何一項都會影響每一台遵循它的面板 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3cce8feihyjvuwyxvqp2q">
+      <w:hyperlink w:history="1" r:id="rId35mal-or3iovs6xpx7bht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">深色或淺色，以及設計用掉多少顏色</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板是深色還是淺色，現在屬於裝置設定，不屬於裝置本身。以前它跟著配對時用的外觀走，
@@ -1756,88 +1756,100 @@
         <w:t xml:space="preserve">決定的。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把顏色鋪在房間資訊那一面；
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在近乎純黑的底上只用兩個地方 —— 狀態文字與主要按鈕。房間預約的兩種設計都沒有
 淺色配色，因此淺色配色套用在室內的會議助理面板上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hkumsoazvganh8vqaupz">
+      <w:hyperlink w:history="1" r:id="rIdus2ar56nasc5imklvg6xm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">顏色不會告訴您的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板是否正常。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 沒有離線的顏色：失去伺服器的面板會繼續顯示它最後知道的內容。
+        <w:t xml:space="preserve"> 沒有離線的顏色：失去伺服器的面板會繼續顯示它最後知道的內容 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddickzcx0afpf2x-rrrdyp">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
 面板到底有沒有連上，是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1869,51 +1881,51 @@
       <w:r>
         <w:t xml:space="preserve"> 顏色講的是這間會議室接下來幾分鐘，不是人。姓名與發起人是外觀
 上的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面有沒有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 紅色代表有一筆預約正在進行，那和會議室真的被使用是兩回事 ——
 那正是簽到和自動釋放要處理的。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5j7pe-xmc5de8iqcshadi">
+      <w:hyperlink w:history="1" r:id="rIdauk_h6_xz5rsbtsyudijv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼算是未到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2399,51 +2411,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoeo8rhwqtiixxgo5naafu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdpr8bguexb13x_dyk-eaoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24744;&#21487;&#20197;&#36984;&#30340;&#20841;&#31278;&#38991;&#33394;" TargetMode="External"/><Relationship Id="rId_ur-zdxktguyonr5rf3ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId3cce8feihyjvuwyxvqp2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId1hkumsoazvganh8vqaupz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId5j7pe-xmc5de8iqcshadi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c253da134a75716fbfb4e0f39ff1c5860fb16da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/851827b004b631ffb5329e549e9d216ad3ccb36a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21235fd84e2e0e327dbafc8483e896fe1da67b4a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abb1e3bf2757edb89bc2df52b5a010d6d36afa5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f49e012011e8438a7d2a8672c6aeeb5b0114a86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06d1c70b90dcbc8d055d456a33f892d51ad23cde.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e68b30d49c6e95647f6bc945a319fe111876d84d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f8fd406657f338e7f7a719aff73e44daedcb019.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnb68fufeoggvhocowjebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdd72o5exsqqcapzsb2nrlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24744;&#21487;&#20197;&#36984;&#30340;&#20841;&#31278;&#38991;&#33394;" TargetMode="External"/><Relationship Id="rIdqzhco_erfknf3pz6wvcik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId35mal-or3iovs6xpx7bht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdus2ar56nasc5imklvg6xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddickzcx0afpf2x-rrrdyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdauk_h6_xz5rsbtsyudijv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c253da134a75716fbfb4e0f39ff1c5860fb16da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/851827b004b631ffb5329e549e9d216ad3ccb36a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21235fd84e2e0e327dbafc8483e896fe1da67b4a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abb1e3bf2757edb89bc2df52b5a010d6d36afa5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f49e012011e8438a7d2a8672c6aeeb5b0114a86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06d1c70b90dcbc8d055d456a33f892d51ad23cde.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e68b30d49c6e95647f6bc945a319fe111876d84d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f8fd406657f338e7f7a719aff73e44daedcb019.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板顏色的意思</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>