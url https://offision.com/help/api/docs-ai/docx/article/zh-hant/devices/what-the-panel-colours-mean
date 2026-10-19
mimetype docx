--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnb68fufeoggvhocowjebb">
+      <w:hyperlink w:history="1" r:id="rId5f32z0j16vy00rkbbjrha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板是設計來從走廊另一端被讀的。在那個距離上文字讀不清，顏色可以。所以面板會
 把整個畫面、以及裝置上的燈條，塗成九種狀態的其中之一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -776,51 +776,51 @@
             <w:tcW w:type="dxa" w:w="4446"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置沒有有效授權</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">藍和紫是預設值，兩者都能更改 —— 見下方</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd72o5exsqqcapzsb2nrlj">
+      <w:hyperlink w:history="1" r:id="rIdpi89zo-g443-mncft6op3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">您可以選的兩種顏色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 其餘七種是固定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">可使用</w:t>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:t xml:space="preserve"> 已經開始的預約，在需要簽到的會議室顯示
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，在不需要的顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">正在使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。同一筆預約，走廊上看到哪一種顏色由
 會議室的政策決定。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzhco_erfknf3pz6wvcik">
+      <w:hyperlink w:history="1" r:id="rIdynt0h_pnylizmlory-kli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">燈條不一定和畫面一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多數面板帶著一條或一圈燈，比畫面更遠就能看見。它遵循同樣的九種狀態，但顏色不同 ——
@@ -1676,51 +1676,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 顏色清單裡有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">黃色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而設成它的面板亮起來，和固定狀態用的是同一種橙色。並沒有
 另一種黃色。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩項設定都掛在共用的設備配置上，所以改動任何一項都會影響每一台遵循它的面板 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId35mal-or3iovs6xpx7bht">
+      <w:hyperlink w:history="1" r:id="rId9hdev-f5_f9grdeupzkjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">深色或淺色，以及設計用掉多少顏色</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板是深色還是淺色，現在屬於裝置設定，不屬於裝置本身。以前它跟著配對時用的外觀走，
@@ -1756,91 +1756,91 @@
         <w:t xml:space="preserve">決定的。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把顏色鋪在房間資訊那一面；
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在近乎純黑的底上只用兩個地方 —— 狀態文字與主要按鈕。房間預約的兩種設計都沒有
 淺色配色，因此淺色配色套用在室內的會議助理面板上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdus2ar56nasc5imklvg6xm">
+      <w:hyperlink w:history="1" r:id="rIdpdgwytmap6aakthstkysa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">顏色不會告訴您的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板是否正常。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有離線的顏色：失去伺服器的面板會繼續顯示它最後知道的內容 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddickzcx0afpf2x-rrrdyp">
+      <w:hyperlink w:history="1" r:id="rIdguew7jid3o4hfnh5w0jvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 面板到底有沒有連上，是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1881,51 +1881,51 @@
       <w:r>
         <w:t xml:space="preserve"> 顏色講的是這間會議室接下來幾分鐘，不是人。姓名與發起人是外觀
 上的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面有沒有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 紅色代表有一筆預約正在進行，那和會議室真的被使用是兩回事 ——
 那正是簽到和自動釋放要處理的。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdauk_h6_xz5rsbtsyudijv">
+      <w:hyperlink w:history="1" r:id="rIduusypllnhlztagndsdlnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼算是未到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2411,51 +2411,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnb68fufeoggvhocowjebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdd72o5exsqqcapzsb2nrlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24744;&#21487;&#20197;&#36984;&#30340;&#20841;&#31278;&#38991;&#33394;" TargetMode="External"/><Relationship Id="rIdqzhco_erfknf3pz6wvcik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId35mal-or3iovs6xpx7bht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdus2ar56nasc5imklvg6xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddickzcx0afpf2x-rrrdyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdauk_h6_xz5rsbtsyudijv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c253da134a75716fbfb4e0f39ff1c5860fb16da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/851827b004b631ffb5329e549e9d216ad3ccb36a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21235fd84e2e0e327dbafc8483e896fe1da67b4a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abb1e3bf2757edb89bc2df52b5a010d6d36afa5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f49e012011e8438a7d2a8672c6aeeb5b0114a86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06d1c70b90dcbc8d055d456a33f892d51ad23cde.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e68b30d49c6e95647f6bc945a319fe111876d84d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f8fd406657f338e7f7a719aff73e44daedcb019.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5f32z0j16vy00rkbbjrha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdpi89zo-g443-mncft6op3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24744;&#21487;&#20197;&#36984;&#30340;&#20841;&#31278;&#38991;&#33394;" TargetMode="External"/><Relationship Id="rIdynt0h_pnylizmlory-kli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9hdev-f5_f9grdeupzkjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdpdgwytmap6aakthstkysa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdguew7jid3o4hfnh5w0jvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIduusypllnhlztagndsdlnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e94f1f40a4ff6a6aa5bc2f6e2cb889c9dcfed0f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17b1722f9054717f5dd636af832fdc48f4b1bad2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec140dbc171bfba27cc5783b447cbb191a0b5cdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3392949494255cea4416c4f62e5104e7de04863.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd0d192e2533c06d3e4f93caf1a7cdea3efcb703.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bc3a5aa5a5ea0af689be0b288c1b96ee7b68741.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97a3fb303a4ed15a0349501702ae73dee661df73.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/141d079530a5276bc2bda8d75c6d03cb70698445.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板顏色的意思</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>