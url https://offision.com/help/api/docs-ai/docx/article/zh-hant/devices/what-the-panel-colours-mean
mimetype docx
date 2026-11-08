--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5f32z0j16vy00rkbbjrha">
+      <w:hyperlink w:history="1" r:id="rIdrfjs1sepld7sfsgvfpzv2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板是設計來從走廊另一端被讀的。在那個距離上文字讀不清，顏色可以。所以面板會
 把整個畫面、以及裝置上的燈條，塗成九種狀態的其中之一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -776,51 +776,51 @@
             <w:tcW w:type="dxa" w:w="4446"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置沒有有效授權</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">藍和紫是預設值，兩者都能更改 —— 見下方</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpi89zo-g443-mncft6op3">
+      <w:hyperlink w:history="1" r:id="rId-cqszcpabso2sdnbxqlku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">您可以選的兩種顏色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 其餘七種是固定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">可使用</w:t>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:t xml:space="preserve"> 已經開始的預約，在需要簽到的會議室顯示
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，在不需要的顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">正在使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。同一筆預約，走廊上看到哪一種顏色由
 會議室的政策決定。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdynt0h_pnylizmlory-kli">
+      <w:hyperlink w:history="1" r:id="rIdzqiwgsiwb--0mhek2cl5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">燈條不一定和畫面一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多數面板帶著一條或一圈燈，比畫面更遠就能看見。它遵循同樣的九種狀態，但顏色不同 ——
@@ -1676,51 +1676,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 顏色清單裡有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">黃色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而設成它的面板亮起來，和固定狀態用的是同一種橙色。並沒有
 另一種黃色。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩項設定都掛在共用的設備配置上，所以改動任何一項都會影響每一台遵循它的面板 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hdev-f5_f9grdeupzkjm">
+      <w:hyperlink w:history="1" r:id="rIdqwuh7ceghseeuabxucryu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">深色或淺色，以及設計用掉多少顏色</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板是深色還是淺色，現在屬於裝置設定，不屬於裝置本身。以前它跟著配對時用的外觀走，
@@ -1756,91 +1756,91 @@
         <w:t xml:space="preserve">決定的。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把顏色鋪在房間資訊那一面；
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在近乎純黑的底上只用兩個地方 —— 狀態文字與主要按鈕。房間預約的兩種設計都沒有
 淺色配色，因此淺色配色套用在室內的會議助理面板上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdgwytmap6aakthstkysa">
+      <w:hyperlink w:history="1" r:id="rIdjzqgjpgy-mygbq7qtauo9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">顏色不會告訴您的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板是否正常。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有離線的顏色：失去伺服器的面板會繼續顯示它最後知道的內容 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguew7jid3o4hfnh5w0jvw">
+      <w:hyperlink w:history="1" r:id="rIds-4l-bpieaglgyrefizmx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 面板到底有沒有連上，是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1881,51 +1881,51 @@
       <w:r>
         <w:t xml:space="preserve"> 顏色講的是這間會議室接下來幾分鐘，不是人。姓名與發起人是外觀
 上的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面有沒有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 紅色代表有一筆預約正在進行，那和會議室真的被使用是兩回事 ——
 那正是簽到和自動釋放要處理的。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduusypllnhlztagndsdlnd">
+      <w:hyperlink w:history="1" r:id="rIdtfx4_i6ittvxemy-tjbp6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼算是未到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2411,51 +2411,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5f32z0j16vy00rkbbjrha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdpi89zo-g443-mncft6op3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24744;&#21487;&#20197;&#36984;&#30340;&#20841;&#31278;&#38991;&#33394;" TargetMode="External"/><Relationship Id="rIdynt0h_pnylizmlory-kli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9hdev-f5_f9grdeupzkjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdpdgwytmap6aakthstkysa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdguew7jid3o4hfnh5w0jvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIduusypllnhlztagndsdlnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e94f1f40a4ff6a6aa5bc2f6e2cb889c9dcfed0f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17b1722f9054717f5dd636af832fdc48f4b1bad2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec140dbc171bfba27cc5783b447cbb191a0b5cdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3392949494255cea4416c4f62e5104e7de04863.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd0d192e2533c06d3e4f93caf1a7cdea3efcb703.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bc3a5aa5a5ea0af689be0b288c1b96ee7b68741.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97a3fb303a4ed15a0349501702ae73dee661df73.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/141d079530a5276bc2bda8d75c6d03cb70698445.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrfjs1sepld7sfsgvfpzv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId-cqszcpabso2sdnbxqlku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24744;&#21487;&#20197;&#36984;&#30340;&#20841;&#31278;&#38991;&#33394;" TargetMode="External"/><Relationship Id="rIdzqiwgsiwb--0mhek2cl5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdqwuh7ceghseeuabxucryu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjzqgjpgy-mygbq7qtauo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIds-4l-bpieaglgyrefizmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdtfx4_i6ittvxemy-tjbp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e94f1f40a4ff6a6aa5bc2f6e2cb889c9dcfed0f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17b1722f9054717f5dd636af832fdc48f4b1bad2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec140dbc171bfba27cc5783b447cbb191a0b5cdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3392949494255cea4416c4f62e5104e7de04863.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd0d192e2533c06d3e4f93caf1a7cdea3efcb703.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bc3a5aa5a5ea0af689be0b288c1b96ee7b68741.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97a3fb303a4ed15a0349501702ae73dee661df73.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/141d079530a5276bc2bda8d75c6d03cb70698445.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板顏色的意思</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>