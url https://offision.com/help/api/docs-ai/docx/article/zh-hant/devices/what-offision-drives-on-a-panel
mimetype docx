--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,93 +26,93 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 在每一台面板上驅動什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">燈條、讀卡機和遠端重新啟動，逐台列出 —— 這是 Offision 拿硬體做得到什麼的清單， 不是硬體本身有什麼的清單。</w:t>
+        <w:t xml:space="preserve">燈條、讀卡機和遠端重新啟動，逐台列出 —— 這是 Offision 拿硬體做得到什麼的清單，不是硬體本身有什麼的清單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId99ol0kpwphebnnzrjvqcc">
+      <w:hyperlink w:history="1" r:id="rIdn8u4ihnro7sy95epwroli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdus2ujhtwqbbmt5enjigx1">
+      <w:hyperlink w:history="1" r:id="rIdbvkskw5_s4ip1tw0d2-wp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講的是硬體，
 這篇講的是軟體：面板有什麼是一回事，Offision 拿它做什麼是另一回事。Crestron 面板
 出廠時沒有燈條；Qbic 面板的內建讀卡機也只有在面板跑 Offision Android 應用程式時才
 真的讀卡，用瀏覽器顯示面板時不會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一台面板能做什麼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -730,75 +730,75 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有 Neat Pad 能從 Offision 的主控台打開自己的裝置設定。其他機種的亮度和網路都在
 原廠自己的設定畫面裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 和 IAdea 在上表各佔兩列，那是同一台面板的兩種設定方式；在這兩者之間改變的
 不只是讀卡機——上傳的影片和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7acnqw4qdrbqmwpavyp0p">
+      <w:hyperlink w:history="1" r:id="rIdg0riy--oxnl4oeqrv9ewu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也跟著走同一邊。這個選擇各自的代價，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdced3ozsscv4qcwafjj62o">
+      <w:hyperlink w:history="1" r:id="rIdbzc11ltvyzsiilw7l3ctu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：應用程式或瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyxiqnr6zusvqjli3ryob">
+      <w:hyperlink w:history="1" r:id="rIdygt8ukao-usckruyjsi0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea：應用程式或瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail-zh-hant" descr="已配對面板的紀錄：它顯示的空間、它跟隨的設定，以及 重新啟動 與 重設密碼 這些動作。" title="已配對面板的紀錄：它顯示的空間、它跟隨的設定，以及 重新啟動 與 重設密碼 這些動作。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -891,51 +891,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">七種顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示這台面板
 能重現整組色盤。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">需另購配件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示面板本身沒有燈條，要用 USB 接一條 Crestron 燈條或
 走廊指示牌。Cisco Room Navigator 在色盤說橙色的地方顯示黃色，說青色的地方顯示藍色；
 Neat Pad 則把所有不是綠色也不是紅色的狀態，全部變成同一個自訂色。顏色本身請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckeslnnwkdwyc0vpr3ohx">
+      <w:hyperlink w:history="1" r:id="rIdyvrc4kuwwiw_ekqpsdls-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId99ol0kpwphebnnzrjvqcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdus2ujhtwqbbmt5enjigx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7acnqw4qdrbqmwpavyp0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdced3ozsscv4qcwafjj62o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdmyxiqnr6zusvqjli3ryob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdckeslnnwkdwyc0vpr3ohx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72052f637ef014cbe45d8f4ac0fa172b87ab5cac.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn8u4ihnro7sy95epwroli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdbvkskw5_s4ip1tw0d2-wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdg0riy--oxnl4oeqrv9ewu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbzc11ltvyzsiilw7l3ctu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdygt8ukao-usckruyjsi0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdyvrc4kuwwiw_ekqpsdls-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8e30fe8c3e427ba2e27dc4b6891087af47c578a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 在每一台面板上驅動什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>