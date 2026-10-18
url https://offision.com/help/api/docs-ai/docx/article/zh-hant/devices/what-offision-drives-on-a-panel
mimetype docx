--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8u4ihnro7sy95epwroli">
+      <w:hyperlink w:history="1" r:id="rId1ezmkarzoih6mpyeindax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdbvkskw5_s4ip1tw0d2-wp">
+      <w:hyperlink w:history="1" r:id="rIdnxwcs0ntnqvgqti_roow-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講的是硬體，
 這篇講的是軟體：面板有什麼是一回事，Offision 拿它做什麼是另一回事。Crestron 面板
 出廠時沒有燈條；Qbic 面板的內建讀卡機也只有在面板跑 Offision Android 應用程式時才
 真的讀卡，用瀏覽器顯示面板時不會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一台面板能做什麼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -730,75 +730,75 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有 Neat Pad 能從 Offision 的主控台打開自己的裝置設定。其他機種的亮度和網路都在
 原廠自己的設定畫面裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 和 IAdea 在上表各佔兩列，那是同一台面板的兩種設定方式；在這兩者之間改變的
 不只是讀卡機——上傳的影片和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg0riy--oxnl4oeqrv9ewu">
+      <w:hyperlink w:history="1" r:id="rIdfmvbspacqvpp_xbkg5p6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也跟著走同一邊。這個選擇各自的代價，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzc11ltvyzsiilw7l3ctu">
+      <w:hyperlink w:history="1" r:id="rIdroxejbxmqqkgcvwpf9nb1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：應用程式或瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygt8ukao-usckruyjsi0f">
+      <w:hyperlink w:history="1" r:id="rIdnasmvthmachennahbhp5h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea：應用程式或瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail-zh-hant" descr="已配對面板的紀錄：它顯示的空間、它跟隨的設定，以及 重新啟動 與 重設密碼 這些動作。" title="已配對面板的紀錄：它顯示的空間、它跟隨的設定，以及 重新啟動 與 重設密碼 這些動作。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -891,51 +891,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">七種顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示這台面板
 能重現整組色盤。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">需另購配件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示面板本身沒有燈條，要用 USB 接一條 Crestron 燈條或
 走廊指示牌。Cisco Room Navigator 在色盤說橙色的地方顯示黃色，說青色的地方顯示藍色；
 Neat Pad 則把所有不是綠色也不是紅色的狀態，全部變成同一個自訂色。顏色本身請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvrc4kuwwiw_ekqpsdls-">
+      <w:hyperlink w:history="1" r:id="rId81_qeiiiqmtvd3pqt7eou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn8u4ihnro7sy95epwroli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdbvkskw5_s4ip1tw0d2-wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdg0riy--oxnl4oeqrv9ewu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdbzc11ltvyzsiilw7l3ctu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdygt8ukao-usckruyjsi0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdyvrc4kuwwiw_ekqpsdls-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8e30fe8c3e427ba2e27dc4b6891087af47c578a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1ezmkarzoih6mpyeindax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdnxwcs0ntnqvgqti_roow-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfmvbspacqvpp_xbkg5p6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdroxejbxmqqkgcvwpf9nb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnasmvthmachennahbhp5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId81_qeiiiqmtvd3pqt7eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0ff2fd8e8c9737613bf70209c1871cd2cb0d24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 在每一台面板上驅動什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>