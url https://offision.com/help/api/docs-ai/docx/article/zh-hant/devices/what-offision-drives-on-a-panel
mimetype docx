--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ezmkarzoih6mpyeindax">
+      <w:hyperlink w:history="1" r:id="rIdu7vykkdqqncfqqpytih2v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnxwcs0ntnqvgqti_roow-">
+      <w:hyperlink w:history="1" r:id="rIdcoyghhcs96frb8vkutl5f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講的是硬體，
 這篇講的是軟體：面板有什麼是一回事，Offision 拿它做什麼是另一回事。Crestron 面板
 出廠時沒有燈條；Qbic 面板的內建讀卡機也只有在面板跑 Offision Android 應用程式時才
 真的讀卡，用瀏覽器顯示面板時不會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一台面板能做什麼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -730,75 +730,75 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有 Neat Pad 能從 Offision 的主控台打開自己的裝置設定。其他機種的亮度和網路都在
 原廠自己的設定畫面裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 和 IAdea 在上表各佔兩列，那是同一台面板的兩種設定方式；在這兩者之間改變的
 不只是讀卡機——上傳的影片和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmvbspacqvpp_xbkg5p6h">
+      <w:hyperlink w:history="1" r:id="rIdblozeqcpjsal15lmwxpji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也跟著走同一邊。這個選擇各自的代價，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdroxejbxmqqkgcvwpf9nb1">
+      <w:hyperlink w:history="1" r:id="rId2mlyenxj_a6zz2xwh1mvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：應用程式或瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnasmvthmachennahbhp5h">
+      <w:hyperlink w:history="1" r:id="rIdqgxvojdz5e79lqcmsokat">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea：應用程式或瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail-zh-hant" descr="已配對面板的紀錄：它顯示的空間、它跟隨的設定，以及 重新啟動 與 重設密碼 這些動作。" title="已配對面板的紀錄：它顯示的空間、它跟隨的設定，以及 重新啟動 與 重設密碼 這些動作。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -891,51 +891,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">七種顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示這台面板
 能重現整組色盤。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">需另購配件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示面板本身沒有燈條，要用 USB 接一條 Crestron 燈條或
 走廊指示牌。Cisco Room Navigator 在色盤說橙色的地方顯示黃色，說青色的地方顯示藍色；
 Neat Pad 則把所有不是綠色也不是紅色的狀態，全部變成同一個自訂色。顏色本身請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId81_qeiiiqmtvd3pqt7eou">
+      <w:hyperlink w:history="1" r:id="rIdoizgf_wztyggwclr-zknp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1ezmkarzoih6mpyeindax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdnxwcs0ntnqvgqti_roow-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfmvbspacqvpp_xbkg5p6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdroxejbxmqqkgcvwpf9nb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnasmvthmachennahbhp5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId81_qeiiiqmtvd3pqt7eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0ff2fd8e8c9737613bf70209c1871cd2cb0d24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu7vykkdqqncfqqpytih2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdcoyghhcs96frb8vkutl5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdblozeqcpjsal15lmwxpji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId2mlyenxj_a6zz2xwh1mvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdqgxvojdz5e79lqcmsokat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdoizgf_wztyggwclr-zknp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0ff2fd8e8c9737613bf70209c1871cd2cb0d24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 在每一台面板上驅動什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>