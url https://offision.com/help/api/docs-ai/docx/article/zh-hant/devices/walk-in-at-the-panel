--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人在面板上直接取用空著的房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">有人站在一間空房間前，想現在就用。開啟登錄按鈕只需要一分鐘；接下來面板會問什麼、 給多長時間，以及按鈕沒出現的五個原因，就是本頁其餘的內容。</w:t>
+        <w:t xml:space="preserve">有人站在一間空房間前，想現在就用。開啟登錄按鈕只需要一分鐘；接下來面板會問什麼、給多長時間，以及按鈕沒出現的五個原因，就是本頁其餘的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddpfajrpjhv57drc0d89e_">
+      <w:hyperlink w:history="1" r:id="rId_h0zdhgdkqf6_w7x_ftx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空著的房間會顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
@@ -206,276 +206,351 @@
       <w:r>
         <w:t xml:space="preserve">位於面板設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">群組。它是面板設定層級的項目，會套用到共用
 這組設定的每一台面板 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhclynhz40p00byypeoise">
+      <w:hyperlink w:history="1" r:id="rIdurk3h9tt5egc2yeso5v5g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2962275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-walk-in-toggle-zh-hant" descr="顯示登錄按鈕，以及開啟後出現在它下方的兩個項目。" title="顯示登錄按鈕，以及開啟後出現在它下方的兩個項目。"/>
+            <wp:docPr id="1" name="panel-show-walk-in-toggle-zh-hant" descr="顯示登錄按鈕，以及開啟後出現在它下方的項目。" title="顯示登錄按鈕，以及開啟後出現在它下方的項目。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2962275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">顯示登錄按鈕，以及開啟後出現在它下方的兩個項目。</w:t>
+        <w:t xml:space="preserve">顯示登錄按鈕，以及開啟後出現在它下方的項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟後，下方會多出兩個項目：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時預約需要確認</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— 最後一個畫面，讓人填寫會議名稱與人數。關閉它，整個流程
-就只剩一次點擊加上身份識別。</w:t>
+        <w:t xml:space="preserve"> —— 在建立預約前加入確認畫面。關閉它，整個流程就只剩一次
+點擊加上身份識別。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許訪客直接預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 讓非員工以訪客而非使用者的身分完成識別並取得房間。需要
 Visitor management 授權。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這不是面板的設定，而是資源的預約規則，而且值得在有人發現這個按鈕之前先設定好。
-有三項會影響臨時預約：</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">臨時預約需要確認</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">本身又帶著兩個項目，決定那個畫面要問什麼。兩者都僅限會議室，
+其他資源類型一律不顯示：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">限制現場預約的最長使用時間</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> —— 與房間一般上限分開、通常更短的一組上限。</w:t>
+        <w:t xml:space="preserve">允許輸入標題</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 讓使用者為會議命名。預設開啟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">停用步入式預約批核</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> —— 讓站在門口的人不必等待審批。</w:t>
+        <w:t xml:space="preserve">允許輸入使用人數</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 詢問出席人數。預設關閉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">關閉任何一項，改變的只是面板</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">詢問</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">什麼，而不是它儲存什麼：沒問標題就沿用臨時預約
+的標籤，沒問人數就仍然算作一人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. 決定一次臨時預約可以佔用多久</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這不是面板的設定，而是資源的預約規則，而且值得在有人發現這個按鈕之前先設定好。
+有三項會影響臨時預約：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">限制現場預約的最長使用時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 與房間一般上限分開、通常更短的一組上限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">停用步入式預約批核</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 讓站在門口的人不必等待審批。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">作為預約類型的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅限現場預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 這個資源完全不能提前預約，適合臨時辦公桌與
 電話亭。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三項都記載於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwz4hbqkseji718fkai9b">
+      <w:hyperlink w:history="1" r:id="rId3doodgkdr4ovoit101hmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 門口的人看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點擊</w:t>
@@ -561,152 +636,153 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">只提供會在下一筆預約之前結束的長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著面板會詢問對方是誰。它會問什麼本身就是一個主題 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh_ojuk2iqgohdrfovujhg">
+      <w:hyperlink w:history="1" r:id="rIdxyr8zdgzhrrzcndnfhkj9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 而「什麼都不問」這個選項也在
 那裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後是確認畫面（如果您保留了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時預約需要確認</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">）。沒有填寫的欄位維持原樣：預約
-標題為</w:t>
+        <w:t xml:space="preserve">）。它只會問您在上面保留的項目 ——
+標題、人數、兩者皆問或兩者皆不問。沒有填寫的欄位維持原樣：預約標題為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時預約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，人數算作一人。</w:t>
+        <w:t xml:space="preserve">，
+人數算作一人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5410200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-walk-in-confirm-zh-hant" descr="確認畫面。關閉該項目後，這個步驟根本不會出現。" title="確認畫面。關閉該項目後，這個步驟根本不會出現。"/>
+            <wp:docPr id="1" name="panel-walk-in-confirm-zh-hant" descr="詢問標題的確認畫面。關閉該項目後，這個步驟根本不會出現。" title="詢問標題的確認畫面。關閉該項目後，這個步驟根本不會出現。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5410200" cy="5410200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">確認畫面。關閉該項目後，這個步驟根本不會出現。</w:t>
+        <w:t xml:space="preserve">詢問標題的確認畫面。關閉該項目後，這個步驟根本不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要同意條款的房間，會把條款畫面排在身份識別之前，臨時預約也無法略過。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 試一次</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">站在一間空房間前，點擊</w:t>
       </w:r>
@@ -874,51 +950,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間有人時仍可以幫您找一間:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 若按鈕因為房間被佔用而不見，答案是改用尋找其他房間 ——
 請參考</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7eamjq0kndxddkapvjyq_">
+      <w:hyperlink w:history="1" r:id="rIdmidrlsrypz-7crsc2vg6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1343,51 +1419,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddpfajrpjhv57drc0d89e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhclynhz40p00byypeoise" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjwz4hbqkseji718fkai9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdh_ojuk2iqgohdrfovujhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7eamjq0kndxddkapvjyq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff8434a98aeb8138578b9df961f7a52395d5b2c3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/666c4a39df7dba648c8447a3365372cd74277796.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6a2269b33a68406e90458c3f48d6d1f8bcdce53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66092886dd24f54b8ed8412922a8ee375ad7c439.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_h0zdhgdkqf6_w7x_ftx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdurk3h9tt5egc2yeso5v5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId3doodgkdr4ovoit101hmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxyr8zdgzhrrzcndnfhkj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmidrlsrypz-7crsc2vg6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff8434a98aeb8138578b9df961f7a52395d5b2c3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b0cdf9cd5ed0f79db3b5ee7eaf8802f110f0998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6a2269b33a68406e90458c3f48d6d1f8bcdce53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66092886dd24f54b8ed8412922a8ee375ad7c439.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人在面板上直接取用空著的房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>