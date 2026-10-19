--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_h0zdhgdkqf6_w7x_ftx1">
+      <w:hyperlink w:history="1" r:id="rIdm0_pamzs9mhsxlkfkigmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空著的房間會顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
@@ -206,51 +206,51 @@
       <w:r>
         <w:t xml:space="preserve">位於面板設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">群組。它是面板設定層級的項目，會套用到共用
 這組設定的每一台面板 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurk3h9tt5egc2yeso5v5g">
+      <w:hyperlink w:history="1" r:id="rId1xe4gcptidllmoebfln1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -506,51 +506,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">作為預約類型的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅限現場預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 這個資源完全不能提前預約，適合臨時辦公桌與
 電話亭。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三項都記載於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3doodgkdr4ovoit101hmq">
+      <w:hyperlink w:history="1" r:id="rIdnnetu1laff5-0co9m7run">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 門口的人看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點擊</w:t>
@@ -636,51 +636,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">只提供會在下一筆預約之前結束的長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著面板會詢問對方是誰。它會問什麼本身就是一個主題 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyr8zdgzhrrzcndnfhkj9">
+      <w:hyperlink w:history="1" r:id="rId7zbwdgsammbramxl7sdpz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 而「什麼都不問」這個選項也在
 那裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後是確認畫面（如果您保留了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時預約需要確認</w:t>
@@ -950,51 +950,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間有人時仍可以幫您找一間:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 若按鈕因為房間被佔用而不見，答案是改用尋找其他房間 ——
 請參考</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmidrlsrypz-7crsc2vg6j">
+      <w:hyperlink w:history="1" r:id="rIdh9ib6tqh77se3q007mxd4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1419,51 +1419,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_h0zdhgdkqf6_w7x_ftx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdurk3h9tt5egc2yeso5v5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId3doodgkdr4ovoit101hmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxyr8zdgzhrrzcndnfhkj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmidrlsrypz-7crsc2vg6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff8434a98aeb8138578b9df961f7a52395d5b2c3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b0cdf9cd5ed0f79db3b5ee7eaf8802f110f0998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6a2269b33a68406e90458c3f48d6d1f8bcdce53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66092886dd24f54b8ed8412922a8ee375ad7c439.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm0_pamzs9mhsxlkfkigmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId1xe4gcptidllmoebfln1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnnetu1laff5-0co9m7run" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7zbwdgsammbramxl7sdpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdh9ib6tqh77se3q007mxd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc85e58d69852cf4bf96462afd6d3e833d80195c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25060bb40dc68cb74773b142e98eaec20659b553.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32c7d4e999704e94140c3c03a454ca7883cad8af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a73543ccf3d9b87168f5560fd2f6b24503128eb2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人在面板上直接取用空著的房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>