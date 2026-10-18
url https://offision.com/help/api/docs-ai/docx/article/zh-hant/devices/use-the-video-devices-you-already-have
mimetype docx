--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdok1ua2rtr3hikbn4yc_7_">
+      <w:hyperlink w:history="1" r:id="rIddasrkh3udgl3p7fsk1ljs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-the-video-devices-you-already-have/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大致上可以。牆上已經掛著 Neat、Cisco 或 Logitech 裝置的會議室，本來就在偵測，
 Offision 讀的就是那台裝置看到的東西：在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
@@ -105,51 +105,51 @@
         <w:t xml:space="preserve"> 把那個平台接起來，房間就
 開始回報佔用狀態，不必買東西，也不必再裝一台。涵蓋不到的是辦公桌、裡面完全沒有
 裝置的房間，還有幾款根本不帶感測器的型號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這三個連接都是按間隔去讀廠商自家的管理雲端：Neat Pulse、Control Hub 與 Logitech
 Sync 都一樣，靠的只是你貼進 Offision 的一把金鑰或一張憑證。裝置上不會安裝任何東西，
 Offision 也從不直接和裝置對話，所以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這件事完全不需要你自己的網路對外開路</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6ox0fikzi6cksdql7epy">
+      <w:hyperlink w:history="1" r:id="rId6ev8s7ww4vrzvz0g-3-m9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應器與現場設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -469,63 +469,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請先看右邊那一欄。決定你手上到底有沒有東西的是它。整棟配 Rally Bar 的大樓，從
 Logitech Sync 拿到的只有上線或離線，其他什麼都沒有；整面牆的 Neat Pad 回報的是
 空氣品質，永遠不會是佔用狀態。兩者都接得乾乾淨淨，兩者狀態都顯示正常，而兩者都
 沒有告訴預約任何事情。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各型號完整的讀數——空氣、光線、電量等等——在各自連接的文章裡：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumvoygto2qpk1bqpfcolu">
+      <w:hyperlink w:history="1" r:id="rIdy3mbheniohuheuoryxfdp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse 同步到 Offision 的內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljkhteo_4ecuq8wauq_nl">
+      <w:hyperlink w:history="1" r:id="rIdg_h4rtogwjurqqxxuxnrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Webex Control Hub 連接會帶進 Offision 的東西</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Logitech Sync 從應用市集裡自己的磚塊連接。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Logitech 是靠裝置名稱比對的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -559,119 +559,119 @@
       <w:r>
         <w:t xml:space="preserve">「房間用得怎麼樣」在 Offision 裡分成三種，而只有第一種會自動帶動什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佔用狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——有人或沒人，就這樣。這是預約唯一會據以動作的讀數，也是便宜的
 感應器所回報的東西。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvjqkm2_ib6vqnlqrdypj3">
+      <w:hyperlink w:history="1" r:id="rIdcgbkjggho-zyylx4uiwnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——房間裡有幾個人。它回答的是訂了十二人的房間是不是只來了三個人，不會
 自動帶動任何事。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnj_wwc3-2j5nk7hm-suby">
+      <w:hyperlink w:history="1" r:id="rId0-qbak9hiwizrszmwhe9t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Logitech 的人數是以房間為單位、而不是以裝置為單位回報的，所以它進的是報表，
 不是簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——已預約時數對可用時數。它是從預約本身算出來的，房間裡完全不需要
 任何硬體。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrhj_iplve39w531oc1au">
+      <w:hyperlink w:history="1" r:id="rId0dslaq93gm5ypu2ote9by">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用率計算哪些時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一台會回報人數的會議室裝置，給你的是前兩種。第三種你本來就有了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間要先綁起來，否則什麼都不會發生</w:t>
@@ -703,51 +703,51 @@
       <w:r>
         <w:t xml:space="preserve">視訊設備永遠涵蓋不到的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦公桌上不會掛東西，所以沒有任何視訊連接會回報辦公桌。辦公桌要靠
 自己的感應器——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqem69toz0okpxhyg-pyrw">
+      <w:hyperlink w:history="1" r:id="rIdl6khwvw1n0174-mj79msw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -766,51 +766,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上表右欄的那些型號。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要換掉它們，無論如何都是一筆採購；通常買感應器是這個
 選擇裡比較便宜的一半。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">混用是常態，這些連接彼此並不排斥。一般的做法是：配了裝置的房間就吃本來就有的視訊
 設備，只替辦公桌和完全沒有裝置的房間買感應器——要買什麼，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhm54bq-uejyo_88lszfol">
+      <w:hyperlink w:history="1" r:id="rId1r3jwuwupv9ppqtsm1z_m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1335,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdok1ua2rtr3hikbn4yc_7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdb6ox0fikzi6cksdql7epy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIdumvoygto2qpk1bqpfcolu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdljkhteo_4ecuq8wauq_nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdvjqkm2_ib6vqnlqrdypj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdnj_wwc3-2j5nk7hm-suby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbrhj_iplve39w531oc1au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdqem69toz0okpxhyg-pyrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdhm54bq-uejyo_88lszfol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddasrkh3udgl3p7fsk1ljs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId6ev8s7ww4vrzvz0g-3-m9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIdy3mbheniohuheuoryxfdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdg_h4rtogwjurqqxxuxnrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdcgbkjggho-zyylx4uiwnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId0-qbak9hiwizrszmwhe9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId0dslaq93gm5ypu2ote9by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdl6khwvw1n0174-mj79msw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId1r3jwuwupv9ppqtsm1z_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用你已經有的視訊設備取得會議室佔用狀態</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>