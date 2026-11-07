--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddasrkh3udgl3p7fsk1ljs">
+      <w:hyperlink w:history="1" r:id="rIdyfehukvxb2x4-a0kz1uh2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-the-video-devices-you-already-have/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大致上可以。牆上已經掛著 Neat、Cisco 或 Logitech 裝置的會議室，本來就在偵測，
 Offision 讀的就是那台裝置看到的東西：在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
@@ -105,51 +105,51 @@
         <w:t xml:space="preserve"> 把那個平台接起來，房間就
 開始回報佔用狀態，不必買東西，也不必再裝一台。涵蓋不到的是辦公桌、裡面完全沒有
 裝置的房間，還有幾款根本不帶感測器的型號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這三個連接都是按間隔去讀廠商自家的管理雲端：Neat Pulse、Control Hub 與 Logitech
 Sync 都一樣，靠的只是你貼進 Offision 的一把金鑰或一張憑證。裝置上不會安裝任何東西，
 Offision 也從不直接和裝置對話，所以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這件事完全不需要你自己的網路對外開路</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ev8s7ww4vrzvz0g-3-m9">
+      <w:hyperlink w:history="1" r:id="rId2elwqzf8oewgmpwgqgbxj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應器與現場設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -469,63 +469,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請先看右邊那一欄。決定你手上到底有沒有東西的是它。整棟配 Rally Bar 的大樓，從
 Logitech Sync 拿到的只有上線或離線，其他什麼都沒有；整面牆的 Neat Pad 回報的是
 空氣品質，永遠不會是佔用狀態。兩者都接得乾乾淨淨，兩者狀態都顯示正常，而兩者都
 沒有告訴預約任何事情。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各型號完整的讀數——空氣、光線、電量等等——在各自連接的文章裡：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3mbheniohuheuoryxfdp">
+      <w:hyperlink w:history="1" r:id="rIdk-5c7xydlzp-0fhnlqrq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse 同步到 Offision 的內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg_h4rtogwjurqqxxuxnrl">
+      <w:hyperlink w:history="1" r:id="rIdhxotc77rl2xtzuirr6cmo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Webex Control Hub 連接會帶進 Offision 的東西</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Logitech Sync 從應用市集裡自己的磚塊連接。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Logitech 是靠裝置名稱比對的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -559,119 +559,119 @@
       <w:r>
         <w:t xml:space="preserve">「房間用得怎麼樣」在 Offision 裡分成三種，而只有第一種會自動帶動什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佔用狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——有人或沒人，就這樣。這是預約唯一會據以動作的讀數，也是便宜的
 感應器所回報的東西。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcgbkjggho-zyylx4uiwnd">
+      <w:hyperlink w:history="1" r:id="rIdc6pfr3qlf19eljshmqzuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——房間裡有幾個人。它回答的是訂了十二人的房間是不是只來了三個人，不會
 自動帶動任何事。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-qbak9hiwizrszmwhe9t">
+      <w:hyperlink w:history="1" r:id="rId6qk_bmd5_ka0-5_vpzem8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Logitech 的人數是以房間為單位、而不是以裝置為單位回報的，所以它進的是報表，
 不是簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——已預約時數對可用時數。它是從預約本身算出來的，房間裡完全不需要
 任何硬體。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0dslaq93gm5ypu2ote9by">
+      <w:hyperlink w:history="1" r:id="rIdvglr-l4gctk9arrzrlap2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用率計算哪些時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一台會回報人數的會議室裝置，給你的是前兩種。第三種你本來就有了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間要先綁起來，否則什麼都不會發生</w:t>
@@ -703,51 +703,51 @@
       <w:r>
         <w:t xml:space="preserve">視訊設備永遠涵蓋不到的地方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 辦公桌上不會掛東西，所以沒有任何視訊連接會回報辦公桌。辦公桌要靠
 自己的感應器——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6khwvw1n0174-mj79msw">
+      <w:hyperlink w:history="1" r:id="rIdme1_zasvvx2rn65unotgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -766,51 +766,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上表右欄的那些型號。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要換掉它們，無論如何都是一筆採購；通常買感應器是這個
 選擇裡比較便宜的一半。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">混用是常態，這些連接彼此並不排斥。一般的做法是：配了裝置的房間就吃本來就有的視訊
 設備，只替辦公桌和完全沒有裝置的房間買感應器——要買什麼，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1r3jwuwupv9ppqtsm1z_m">
+      <w:hyperlink w:history="1" r:id="rIdiswbfnywrcubucf9tmy-w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1335,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddasrkh3udgl3p7fsk1ljs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId6ev8s7ww4vrzvz0g-3-m9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIdy3mbheniohuheuoryxfdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdg_h4rtogwjurqqxxuxnrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdcgbkjggho-zyylx4uiwnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId0-qbak9hiwizrszmwhe9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId0dslaq93gm5ypu2ote9by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdl6khwvw1n0174-mj79msw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId1r3jwuwupv9ppqtsm1z_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyfehukvxb2x4-a0kz1uh2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId2elwqzf8oewgmpwgqgbxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIdk-5c7xydlzp-0fhnlqrq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdhxotc77rl2xtzuirr6cmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdc6pfr3qlf19eljshmqzuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId6qk_bmd5_ka0-5_vpzem8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdvglr-l4gctk9arrzrlap2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdme1_zasvvx2rn65unotgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdiswbfnywrcubucf9tmy-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用你已經有的視訊設備取得會議室佔用狀態</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>