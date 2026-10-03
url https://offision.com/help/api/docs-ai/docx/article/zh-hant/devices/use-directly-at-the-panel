--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人不必登入就能在面板上預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一個誰都不必證明身分就能使用的電話亭。如何在單一面板上只留下允許匿名、使用者接著 按下的是什麼，以及不論設定說明怎麼寫、哪些操作仍然會要求憑證。</w:t>
+        <w:t xml:space="preserve">一個誰都不必證明身分就能使用的電話亭。如何在單一面板上只留下允許匿名、使用者接著按下的是什麼，以及不論設定說明怎麼寫、哪些操作仍然會要求憑證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxe0yzqucre1pbcaqi8qu">
+      <w:hyperlink w:history="1" r:id="rIdlfmhx6plwqgeuibgf7rxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-directly-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電話亭不值得為它登入一次。有人只想用四分鐘，卻要他掏出手機、開啟應用程式、掃描一個
 二維碼——房間最後就是這樣變成沒人預約卻有人在用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -228,51 +228,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 給這些面板一份自己的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匿名適合電話亭和臨時辦公桌，其他情況幾乎都不適合；而一份面板設定會套用到指派給它的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一台</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">面板。動手之前先把電話亭分到自己的設定去，否則連會議室也會一起不問了。
 建立方式見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjudiah3e-ya-rt9g2fmj">
+      <w:hyperlink w:history="1" r:id="rIdaqbxp6wfsrj9vzdrnr81m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板從哪裡取得它的設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -542,51 +542,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">只剩下允許匿名，而這正是把那個問題整個拿掉的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後這個開關同時做兩件事。它讓</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直接預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">出現，也是面板還能運作的唯一原因：一台
 一種方式都沒有的面板會直接拒絕該操作，並在畫面上說明。若在它旁邊留下一種憑證，使用者
 拿到的就不是房間，而是一個二選一的畫面——那樣也可以，也正是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfgurhsml0lvhperyzc0f">
+      <w:hyperlink w:history="1" r:id="rIdsezxpluw-xycifme849ls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">如何在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">所談的內容，但那不是一鍵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">畫面上自己寫的提醒:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁有一句值得重述的話：用戶密碼／預約 PIN 是在用戶身分設定中配置的，不能在單一
@@ -613,51 +613,73 @@
         </w:rPr>
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">群組的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示登錄按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會在空置的房間上放上按鈕。它下面的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臨時預約需要確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-請關掉：那個畫面是讓人填寫會議名稱與人數的，而在沒有人登入時，這兩個問題都沒有答案。</w:t>
+請關掉：那個畫面是用來詢問標題與人數的，而在沒有人登入時，這兩個問題都沒有答案。如果
+您希望保留確認作為刻意的第二次點擊，可以讓它維持開啟，改為關掉</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許輸入標題</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許輸入使用人數</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 那個畫面就只做確認，什麼都不問。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2962275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-onetap-function-zh-hant" descr="顯示登錄按鈕開啟，確認畫面關閉。" title="顯示登錄按鈕開啟，確認畫面關閉。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1055,51 +1077,51 @@
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你也需要那些操作略過身分識別，那是房間預約規則上的另一個設定——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跳過預約面板中的
 用戶驗證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，收錄於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztrxgpnhew4jrdjn3dv8k">
+      <w:hyperlink w:history="1" r:id="rIdzu_yrbvfjwk8pisctb1kz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1126,51 +1148,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板提供哪些按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdve02kscv-thtcca1wvutb">
+      <w:hyperlink w:history="1" r:id="rIdn_oscvkesktrie7zv4xnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上直接使用空置的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1637,51 +1659,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtxe0yzqucre1pbcaqi8qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIddjudiah3e-ya-rt9g2fmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjfgurhsml0lvhperyzc0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdztrxgpnhew4jrdjn3dv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdve02kscv-thtcca1wvutb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80d038ff58bb56e21181f4453aa3620d1a882098.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7bbf5908adb257748d15f13959a439727a821bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68646f82690afafaef92398dc50d3186f02aeac7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230e8e25b67a3e90787d065ca804da2445e6d5bc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c45bce38838002652453e35e608b33e3b4e7a596.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e403b1dd9e8a5ba640d0bbfa5a57cf88662b102d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/011354d8e93e09062e35c18b9015bc49e71b31ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4d04e277d42b8afd3fb1f2a775e94323ca060b0.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlfmhx6plwqgeuibgf7rxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdaqbxp6wfsrj9vzdrnr81m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdsezxpluw-xycifme849ls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzu_yrbvfjwk8pisctb1kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdn_oscvkesktrie7zv4xnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80d038ff58bb56e21181f4453aa3620d1a882098.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7bbf5908adb257748d15f13959a439727a821bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68646f82690afafaef92398dc50d3186f02aeac7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230e8e25b67a3e90787d065ca804da2445e6d5bc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c45bce38838002652453e35e608b33e3b4e7a596.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e403b1dd9e8a5ba640d0bbfa5a57cf88662b102d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/011354d8e93e09062e35c18b9015bc49e71b31ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4d04e277d42b8afd3fb1f2a775e94323ca060b0.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人不必登入就能在面板上預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>