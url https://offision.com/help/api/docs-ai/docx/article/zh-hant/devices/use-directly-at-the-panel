--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfmhx6plwqgeuibgf7rxz">
+      <w:hyperlink w:history="1" r:id="rId_xdt7f1-e8z-ud5tfdqze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-directly-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電話亭不值得為它登入一次。有人只想用四分鐘，卻要他掏出手機、開啟應用程式、掃描一個
 二維碼——房間最後就是這樣變成沒人預約卻有人在用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -228,51 +228,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 給這些面板一份自己的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匿名適合電話亭和臨時辦公桌，其他情況幾乎都不適合；而一份面板設定會套用到指派給它的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一台</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">面板。動手之前先把電話亭分到自己的設定去，否則連會議室也會一起不問了。
 建立方式見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqbxp6wfsrj9vzdrnr81m">
+      <w:hyperlink w:history="1" r:id="rIdq7km5ma1bsstvt0kck3fb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板從哪裡取得它的設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -542,51 +542,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">只剩下允許匿名，而這正是把那個問題整個拿掉的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後這個開關同時做兩件事。它讓</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直接預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">出現，也是面板還能運作的唯一原因：一台
 一種方式都沒有的面板會直接拒絕該操作，並在畫面上說明。若在它旁邊留下一種憑證，使用者
 拿到的就不是房間，而是一個二選一的畫面——那樣也可以，也正是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsezxpluw-xycifme849ls">
+      <w:hyperlink w:history="1" r:id="rIdpdocw4rexvfmhij0zzonn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">如何在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">所談的內容，但那不是一鍵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">畫面上自己寫的提醒:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁有一句值得重述的話：用戶密碼／預約 PIN 是在用戶身分設定中配置的，不能在單一
@@ -1077,51 +1077,51 @@
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你也需要那些操作略過身分識別，那是房間預約規則上的另一個設定——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跳過預約面板中的
 用戶驗證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，收錄於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzu_yrbvfjwk8pisctb1kz">
+      <w:hyperlink w:history="1" r:id="rIdjgqijqyqkqsvrqb70plpx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1148,51 +1148,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板提供哪些按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_oscvkesktrie7zv4xnk">
+      <w:hyperlink w:history="1" r:id="rIduqlopmaucotl-co7k-0q5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上直接使用空置的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1659,51 +1659,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlfmhx6plwqgeuibgf7rxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdaqbxp6wfsrj9vzdrnr81m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdsezxpluw-xycifme849ls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzu_yrbvfjwk8pisctb1kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdn_oscvkesktrie7zv4xnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80d038ff58bb56e21181f4453aa3620d1a882098.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7bbf5908adb257748d15f13959a439727a821bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68646f82690afafaef92398dc50d3186f02aeac7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230e8e25b67a3e90787d065ca804da2445e6d5bc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c45bce38838002652453e35e608b33e3b4e7a596.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e403b1dd9e8a5ba640d0bbfa5a57cf88662b102d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/011354d8e93e09062e35c18b9015bc49e71b31ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4d04e277d42b8afd3fb1f2a775e94323ca060b0.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xdt7f1-e8z-ud5tfdqze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdq7km5ma1bsstvt0kck3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdpdocw4rexvfmhij0zzonn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdjgqijqyqkqsvrqb70plpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIduqlopmaucotl-co7k-0q5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be45128338bbc4a591acfb0d47504f220efedbfb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/164c16ee3c5356151bda63857ffc794577e09389.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7df1353041067ae2c256f56aa1dfc906bebf4792.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9002486c434cc743ed95d008aaf02a12d8e897d8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/debeed08da833bd40d8b76c20cd1094b457e7392.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42572df411742b9f84c61a8ca051341d9103cefa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac2768e56f933faad2846555d14c36ad73b7e503.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f70ae1758a8f04d73f4db41b168696ed420dc6c4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人不必登入就能在面板上預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>