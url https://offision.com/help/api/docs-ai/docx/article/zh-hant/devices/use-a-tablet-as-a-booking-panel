--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用平板當預約面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">iPad、Android 或 Windows 平板，以及具備網頁檢視的第三方螢幕，都能顯示與認證硬體 相同的面板並預約相同會議室。各自需要什麼、少了什麼，以及為何插座通常是關鍵。</w:t>
+        <w:t xml:space="preserve">iPad、Android 或 Windows 平板，以及具備網頁檢視的第三方螢幕，都能顯示與認證硬體相同的面板並預約相同會議室。各自需要什麼、少了什麼，以及為何插座通常是關鍵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupwyv7cq_5nqupilyugt-">
+      <w:hyperlink w:history="1" r:id="rIdp973sabi2qcfu9qv4t1vu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接精靈的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
@@ -414,51 +414,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是給第三方系統的磚塊，而不是拿在手上的平板：數位看板播放器、會議室系統，
 任何能載入頁面並持續顯示的東西。它也是功能最少的一塊，因為 Offision 只拿得到瀏覽器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">步驟與所有面板相同，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1e16x7n_l16gloni2cby">
+      <w:hyperlink w:history="1" r:id="rIdweahab8xobx8zfdqgl6n6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。先把 App 裝到
 平板上，或在第三方螢幕開啟瀏覽器；面板會顯示六位字元，把它輸入管理主控台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
@@ -570,90 +570,90 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有 PoE。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 平板在安裝位置需要一個電源插座。平板是否真的比面板便宜，通常就由
 這點決定：在沒有插座的牆上，安裝成本高的是電工，而不是面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有燈條。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室狀態只靠螢幕傳達，因此走廊另一端看不出來。顏色要說的一切
 仍然照說（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde9q3zshqqxk286tt7nar4">
+      <w:hyperlink w:history="1" r:id="rIdyi6kdz_jm6f9pp8ryxokq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），只是僅對站在門口
 的人說。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只有 Android 讀卡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在具備 NFC 硬體的 Android 平板上使用 Offision App 時，
 卡片直接感應平板本身的正面：讀卡機是 Android 的，不是面板廠商的。iPadOS 沒有讀卡
 途徑，所以 iPad 與其他設備一樣需要 USB 讀卡機，Windows 和瀏覽器也是。無論用哪種
 平板，HID Global 卡片都只在 IAdea 面板上解碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一種設備配到哪一種讀卡機，逐品牌整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ozaohlsorcq6nymr-fek">
+      <w:hyperlink w:history="1" r:id="rIdquv8urcwucnx7eu4e7caa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">買支架前先試試:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 品牌那一步的 </w:t>
@@ -1105,51 +1105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdupwyv7cq_5nqupilyugt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdf1e16x7n_l16gloni2cby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIde9q3zshqqxk286tt7nar4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId-ozaohlsorcq6nymr-fek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/022b33453c06731cc386f6b0cf8b469c5e1453b1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp973sabi2qcfu9qv4t1vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdweahab8xobx8zfdqgl6n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyi6kdz_jm6f9pp8ryxokq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdquv8urcwucnx7eu4e7caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/022b33453c06731cc386f6b0cf8b469c5e1453b1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用平板當預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>