--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp973sabi2qcfu9qv4t1vu">
+      <w:hyperlink w:history="1" r:id="rIdhqbd6jmtk_zlxorumfsei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接精靈的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
@@ -414,51 +414,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是給第三方系統的磚塊，而不是拿在手上的平板：數位看板播放器、會議室系統，
 任何能載入頁面並持續顯示的東西。它也是功能最少的一塊，因為 Offision 只拿得到瀏覽器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">步驟與所有面板相同，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdweahab8xobx8zfdqgl6n6">
+      <w:hyperlink w:history="1" r:id="rIdyx369wt6uavzss-8rn9fx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。先把 App 裝到
 平板上，或在第三方螢幕開啟瀏覽器；面板會顯示六位字元，把它輸入管理主控台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
@@ -570,90 +570,90 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有 PoE。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 平板在安裝位置需要一個電源插座。平板是否真的比面板便宜，通常就由
 這點決定：在沒有插座的牆上，安裝成本高的是電工，而不是面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有燈條。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室狀態只靠螢幕傳達，因此走廊另一端看不出來。顏色要說的一切
 仍然照說（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyi6kdz_jm6f9pp8ryxokq">
+      <w:hyperlink w:history="1" r:id="rIdph8vmjk-udjcxnncuz1re">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），只是僅對站在門口
 的人說。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只有 Android 讀卡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在具備 NFC 硬體的 Android 平板上使用 Offision App 時，
 卡片直接感應平板本身的正面：讀卡機是 Android 的，不是面板廠商的。iPadOS 沒有讀卡
 途徑，所以 iPad 與其他設備一樣需要 USB 讀卡機，Windows 和瀏覽器也是。無論用哪種
 平板，HID Global 卡片都只在 IAdea 面板上解碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一種設備配到哪一種讀卡機，逐品牌整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquv8urcwucnx7eu4e7caa">
+      <w:hyperlink w:history="1" r:id="rIdvchdtuttghwos8ytrs8cn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">買支架前先試試:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 品牌那一步的 </w:t>
@@ -1105,51 +1105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp973sabi2qcfu9qv4t1vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdweahab8xobx8zfdqgl6n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyi6kdz_jm6f9pp8ryxokq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdquv8urcwucnx7eu4e7caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/022b33453c06731cc386f6b0cf8b469c5e1453b1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqbd6jmtk_zlxorumfsei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyx369wt6uavzss-8rn9fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdph8vmjk-udjcxnncuz1re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdvchdtuttghwos8ytrs8cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe52477225062ad6f837f42c6efdfaad3c338720.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用平板當預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>