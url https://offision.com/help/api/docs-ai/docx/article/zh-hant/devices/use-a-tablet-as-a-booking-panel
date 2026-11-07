--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqbd6jmtk_zlxorumfsei">
+      <w:hyperlink w:history="1" r:id="rIdzqoeermszgprteal1vj-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接精靈的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
@@ -414,51 +414,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是給第三方系統的磚塊，而不是拿在手上的平板：數位看板播放器、會議室系統，
 任何能載入頁面並持續顯示的東西。它也是功能最少的一塊，因為 Offision 只拿得到瀏覽器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">步驟與所有面板相同，請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyx369wt6uavzss-8rn9fx">
+      <w:hyperlink w:history="1" r:id="rIdr0d5iffqz46lqo9umfz6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。先把 App 裝到
 平板上，或在第三方螢幕開啟瀏覽器；面板會顯示六位字元，把它輸入管理主控台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
@@ -570,90 +570,90 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有 PoE。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 平板在安裝位置需要一個電源插座。平板是否真的比面板便宜，通常就由
 這點決定：在沒有插座的牆上，安裝成本高的是電工，而不是面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有燈條。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室狀態只靠螢幕傳達，因此走廊另一端看不出來。顏色要說的一切
 仍然照說（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdph8vmjk-udjcxnncuz1re">
+      <w:hyperlink w:history="1" r:id="rIdvemjhhvq6dpgd76xmmyv_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），只是僅對站在門口
 的人說。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只有 Android 讀卡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在具備 NFC 硬體的 Android 平板上使用 Offision App 時，
 卡片直接感應平板本身的正面：讀卡機是 Android 的，不是面板廠商的。iPadOS 沒有讀卡
 途徑，所以 iPad 與其他設備一樣需要 USB 讀卡機，Windows 和瀏覽器也是。無論用哪種
 平板，HID Global 卡片都只在 IAdea 面板上解碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一種設備配到哪一種讀卡機，逐品牌整理在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvchdtuttghwos8ytrs8cn">
+      <w:hyperlink w:history="1" r:id="rId9vea94v5ow4sa5lqwm6av">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">買支架前先試試:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 品牌那一步的 </w:t>
@@ -1105,51 +1105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqbd6jmtk_zlxorumfsei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyx369wt6uavzss-8rn9fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdph8vmjk-udjcxnncuz1re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdvchdtuttghwos8ytrs8cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe52477225062ad6f837f42c6efdfaad3c338720.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzqoeermszgprteal1vj-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdr0d5iffqz46lqo9umfz6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvemjhhvq6dpgd76xmmyv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId9vea94v5ow4sa5lqwm6av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe52477225062ad6f837f42c6efdfaad3c338720.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用平板當預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>