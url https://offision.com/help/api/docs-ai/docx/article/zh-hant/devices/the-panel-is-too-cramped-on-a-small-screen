--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">小尺寸面板的畫面太擠</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 吋面板畫出來的版面和 10 吋一模一樣，所以解法是少顯示幾樣東西，不是把東西縮小。 五個原因，先從那條在收合前佔掉三分之一畫面的時間軸欄說起。</w:t>
+        <w:t xml:space="preserve">8 吋面板畫出來的版面和 10 吋一模一樣，所以解法是少顯示幾樣東西，不是把東西縮小。五個原因，先從那條在收合前佔掉三分之一畫面的時間軸欄說起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluwpvgznpewc4vxkkwvld">
+      <w:hyperlink w:history="1" r:id="rIdhl-1osez8j0ylmkrxyliz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-panel-is-too-cramped-on-a-small-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板右側有沒有一欄行程表？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答案會把這一頁分成兩半。</w:t>
@@ -319,51 +319,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要知道有哪些東西跟著一起收起來。時鐘會側著留在側欄上，但語言按鈕、公告和控制列都跟著行程表一起不見。預約的時間不會消失——收合期間它會移到左邊那一區。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">站在面板前的人輕觸側欄就能展開，側欄邊緣的箭號可以手動收回。放著不管的話，超過 3 分鐘沒人碰它就會自己收回去，所以早上被誰展開的面板不會一路開到中午。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">直立安裝的面板不用人開口就會這麼做：直向時不管開關怎麼設，這一欄一開始就是收合的，因為在那個寬度它只會剩一條細縫。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkvcp-lwz7svacxliy1fbr">
+      <w:hyperlink w:history="1" r:id="rId541bhktlqwjat2raune6r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將面板直立安裝</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-timeline-collapsed-zh-hant" descr="同一台面板，那一欄收成輕觸側欄之後。" title="同一台面板，那一欄收成輕觸側欄之後。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -568,51 +568,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字大小</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而不是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最大化</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，會議室名稱就會維持固定大小，而不是把分到的空間用滿。小面板上長名稱把底下所有東西往下推，就是這麼來的。</w:t>
+        <w:t xml:space="preserve">，會議室名稱就會維持固定大小，而不是把分到的空間用滿。小面板上長名稱把底下所有東西往下推，就是這麼來的。各個大小的差別見 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfyyuq5t4ynjytp2crs2jv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">放大預約面板上的文字</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示預約用QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -729,51 +740,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間軸與時鐘</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡就在收合開關正上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間軸僅顯示營業時間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，會把範圍收窄到會議室開放的時段，前後各留一兩個小時的緩衝。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一項依賴面板之外的東西：資源本身必須設定營業時間。沒有設定就沒有可收窄的範圍，開關什麼也不會改變——這就是它被回報成「壞掉」的原因。先在會議室上設好時間，和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykqhkt7198gv8ymcue-he">
+      <w:hyperlink w:history="1" r:id="rIdzj4zd8m5vuea8xovgsvvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制只能在營業時間預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用的是同一份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 面板的顯示比例是手動設定的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1455,51 +1466,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdluwpvgznpewc4vxkkwvld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdkvcp-lwz7svacxliy1fbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdykqhkt7198gv8ymcue-he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d792cdc5e930788d2c667c12a272dc3613100eef.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3df35381f915b35a15fb578834d416c1a95a743.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7ebe7a403eb601c5dff03d72579293f88918e2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhl-1osez8j0ylmkrxyliz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId541bhktlqwjat2raune6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdfyyuq5t4ynjytp2crs2jv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdzj4zd8m5vuea8xovgsvvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d792cdc5e930788d2c667c12a272dc3613100eef.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3df35381f915b35a15fb578834d416c1a95a743.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7ebe7a403eb601c5dff03d72579293f88918e2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>小尺寸面板的畫面太擠</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>