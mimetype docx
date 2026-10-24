--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhl-1osez8j0ylmkrxyliz">
+      <w:hyperlink w:history="1" r:id="rIdndfurdtfedbhmyf3hcrnl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-panel-is-too-cramped-on-a-small-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板右側有沒有一欄行程表？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答案會把這一頁分成兩半。</w:t>
@@ -319,51 +319,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要知道有哪些東西跟著一起收起來。時鐘會側著留在側欄上，但語言按鈕、公告和控制列都跟著行程表一起不見。預約的時間不會消失——收合期間它會移到左邊那一區。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">站在面板前的人輕觸側欄就能展開，側欄邊緣的箭號可以手動收回。放著不管的話，超過 3 分鐘沒人碰它就會自己收回去，所以早上被誰展開的面板不會一路開到中午。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">直立安裝的面板不用人開口就會這麼做：直向時不管開關怎麼設，這一欄一開始就是收合的，因為在那個寬度它只會剩一條細縫。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId541bhktlqwjat2raune6r">
+      <w:hyperlink w:history="1" r:id="rIdm841srexbz9i3bvpvlvuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將面板直立安裝</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-timeline-collapsed-zh-hant" descr="同一台面板，那一欄收成輕觸側欄之後。" title="同一台面板，那一欄收成輕觸側欄之後。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -570,51 +570,51 @@
         <w:t xml:space="preserve">文字大小</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而不是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最大化</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，會議室名稱就會維持固定大小，而不是把分到的空間用滿。小面板上長名稱把底下所有東西往下推，就是這麼來的。各個大小的差別見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyyuq5t4ynjytp2crs2jv">
+      <w:hyperlink w:history="1" r:id="rIdf10hzu0uw0uk0iqeivmip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">放大預約面板上的文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -740,51 +740,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間軸與時鐘</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡就在收合開關正上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間軸僅顯示營業時間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，會把範圍收窄到會議室開放的時段，前後各留一兩個小時的緩衝。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一項依賴面板之外的東西：資源本身必須設定營業時間。沒有設定就沒有可收窄的範圍，開關什麼也不會改變——這就是它被回報成「壞掉」的原因。先在會議室上設好時間，和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzj4zd8m5vuea8xovgsvvn">
+      <w:hyperlink w:history="1" r:id="rIdrgvphwblhljvdud5r-vik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制只能在營業時間預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用的是同一份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 面板的顯示比例是手動設定的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1466,51 +1466,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhl-1osez8j0ylmkrxyliz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId541bhktlqwjat2raune6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdfyyuq5t4ynjytp2crs2jv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdzj4zd8m5vuea8xovgsvvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d792cdc5e930788d2c667c12a272dc3613100eef.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3df35381f915b35a15fb578834d416c1a95a743.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7ebe7a403eb601c5dff03d72579293f88918e2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdndfurdtfedbhmyf3hcrnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdm841srexbz9i3bvpvlvuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdf10hzu0uw0uk0iqeivmip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdrgvphwblhljvdud5r-vik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6652d3f5857f95f2745542cf2041c7a0b6987ef1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fac0b34cdfab4427f5f418b44ba724f889f9288c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f883d2f5ee9b17747c7217fa6d8aba66fc36bfd7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>小尺寸面板的畫面太擠</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>