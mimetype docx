--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,126 +26,126 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板上沒有任何按鈕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">有人站在會議室門口，卻沒有東西可以按。原因有五個，只有第一個是名字就叫得出來的開關； 另外四個是第二組設定、會議室本身的狀態、它的預約規則，以及一種沒有地方畫按鈕的設計。</w:t>
+        <w:t xml:space="preserve">有人站在會議室門口，卻沒有東西可以按。原因有五個，只有第一個是名字就叫得出來的開關；另外四個是第二組設定、會議室本身的狀態、它的預約規則，以及一種沒有地方畫按鈕的設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5gfr_loaje8sw32etmlus">
+      <w:hyperlink w:history="1" r:id="rId-s6czvlls9gcrpyjirtmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是全部的按鈕，還是某一個按鈕？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 操作按鈕那一列是空的，點行程也沒有反應 —— 就是這一頁。其他按鈕都在、只少
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是它自己的開關，全部列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-eglexooyir-xarmp6sc">
+      <w:hyperlink w:history="1" r:id="rIdblvn0xhydnoo89lpvb3qv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板有回應，會議室的名稱和顏色都正確，卻沒有東西可以按。會造成這個結果的有五件事，
 其中四件都在照設計運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -378,51 +378,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">請先開啟上方的觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，其他什麼都沒有。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那片灰色是最快的確認方式：三個群組變灰就是這個原因，這一頁的其他原因都不會這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果本來就是刻意的，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdghoi5nx_6tdapxjile3">
+      <w:hyperlink w:history="1" r:id="rIdmwyq6b7iamrgfb0xfx8lj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 就是那一頁 —— 包含必須一起開啟的 QR 碼，否則這間會議室真的沒有辦法從門口預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 面板掛在另一組設定上，不是您改的那一組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -506,51 +506,51 @@
       <w:r>
         <w:t xml:space="preserve">在裝置清單開啟那台面板的紀錄，讀它的設定；或者打開每一組設定底下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已分配裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單，看哪一組勾了這台面板。找到之後改那一組。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhdnwin9xbv-e7mhamgur">
+      <w:hyperlink w:history="1" r:id="rIdfzca54onynyhbhgmtw3ub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">兩個方向都說明了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 會議室正處在沒有東西可提供的狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在可預約期間之外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的會議室，不論開了多少開關，都不會
 畫出任何操作按鈕。螢幕顏色會說明是哪一種，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgkga657a65p3q7pvgbgy">
+      <w:hyperlink w:history="1" r:id="rIdozir8l7ir6yh21oamby9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">教您怎麼讀。這個原因一定伴隨著一個
 既不是空著、也不是使用中的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有兩個更窄的版本，會讓看起來空著的會議室也出問題：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -761,51 +761,51 @@
       <w:r>
         <w:t xml:space="preserve">是兩回事，但症狀一模一樣：一間空著的會議室上沒有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這個資源的預約規則決定面板算不算它接受預約的管道，以及預約可不可以從
 今天開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都成立，才會出現臨時預約的按鈕 —— 可預約期間從一天以後才開始的會議室，任何人都
 沒辦法現在拿走它，在面板上或在別的地方都一樣。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkbapgouuq0vm6ohzfm93">
+      <w:hyperlink w:history="1" r:id="rIdbcugr1ellpdwcthy4gzry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示登入按鈕</w:t>
       </w:r>
@@ -913,51 +913,51 @@
         <w:t xml:space="preserve">取消預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、回報問題的按鈕，還有預約用的 QR 碼。置中是當前
 設計時，這些開關在主控台裡會被停用，那就是判斷的線索。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作按鈕那一列本身還在 —— 簽到、延長、馬上使用都還在 —— 所以這個原因拿走的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">一部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按鈕，而不是全部。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkgxcd2jhmwcfqna-grib">
+      <w:hyperlink w:history="1" r:id="rIdu__kvcle-gfuv6fnh25py">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開單之前先收集這些:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 收集這四樣，它們合起來就能區分上面每一個原因：面板所屬</w:t>
@@ -1439,51 +1439,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5gfr_loaje8sw32etmlus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdz-eglexooyir-xarmp6sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdpdghoi5nx_6tdapxjile3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdmhdnwin9xbv-e7mhamgur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdtgkga657a65p3q7pvgbgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdrkbapgouuq0vm6ohzfm93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgkgxcd2jhmwcfqna-grib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0722ec1ae8ce2abab958a4d1eb8cecfaf7d393fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/236b30c0ee15527dec23c8779e3d01c96cb8424c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/119afee0e27c6a22448b9a1500336be98329a4aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c3e927f6ed38308518ce240646238a4ec2d6db.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de21bac691af9eeb8ddfc795f6a084cbdd1f274f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-s6czvlls9gcrpyjirtmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdblvn0xhydnoo89lpvb3qv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdmwyq6b7iamrgfb0xfx8lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdfzca54onynyhbhgmtw3ub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdozir8l7ir6yh21oamby9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdbcugr1ellpdwcthy4gzry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdu__kvcle-gfuv6fnh25py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0722ec1ae8ce2abab958a4d1eb8cecfaf7d393fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/236b30c0ee15527dec23c8779e3d01c96cb8424c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/119afee0e27c6a22448b9a1500336be98329a4aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c3e927f6ed38308518ce240646238a4ec2d6db.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de21bac691af9eeb8ddfc795f6a084cbdd1f274f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板上沒有任何按鈕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>