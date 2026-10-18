--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-s6czvlls9gcrpyjirtmt">
+      <w:hyperlink w:history="1" r:id="rId5lk4iebbrn5_qr8ttwi2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是全部的按鈕，還是某一個按鈕？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 操作按鈕那一列是空的，點行程也沒有反應 —— 就是這一頁。其他按鈕都在、只少
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是它自己的開關，全部列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblvn0xhydnoo89lpvb3qv">
+      <w:hyperlink w:history="1" r:id="rIdo4p-xcrwo_r6vnybykttt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板有回應，會議室的名稱和顏色都正確，卻沒有東西可以按。會造成這個結果的有五件事，
 其中四件都在照設計運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -378,51 +378,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">請先開啟上方的觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，其他什麼都沒有。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那片灰色是最快的確認方式：三個群組變灰就是這個原因，這一頁的其他原因都不會這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果本來就是刻意的，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwyq6b7iamrgfb0xfx8lj">
+      <w:hyperlink w:history="1" r:id="rIdzbu1lb--aw4gpkt1aggpz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 就是那一頁 —— 包含必須一起開啟的 QR 碼，否則這間會議室真的沒有辦法從門口預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 面板掛在另一組設定上，不是您改的那一組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -506,51 +506,51 @@
       <w:r>
         <w:t xml:space="preserve">在裝置清單開啟那台面板的紀錄，讀它的設定；或者打開每一組設定底下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已分配裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單，看哪一組勾了這台面板。找到之後改那一組。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzca54onynyhbhgmtw3ub">
+      <w:hyperlink w:history="1" r:id="rIdsiee93xmbzkiqyoy-ug0t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">兩個方向都說明了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 會議室正處在沒有東西可提供的狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在可預約期間之外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的會議室，不論開了多少開關，都不會
 畫出任何操作按鈕。螢幕顏色會說明是哪一種，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozir8l7ir6yh21oamby9w">
+      <w:hyperlink w:history="1" r:id="rIdw5jdg78sl51hvahhwd56y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">教您怎麼讀。這個原因一定伴隨著一個
 既不是空著、也不是使用中的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有兩個更窄的版本，會讓看起來空著的會議室也出問題：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -761,51 +761,51 @@
       <w:r>
         <w:t xml:space="preserve">是兩回事，但症狀一模一樣：一間空著的會議室上沒有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這個資源的預約規則決定面板算不算它接受預約的管道，以及預約可不可以從
 今天開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都成立，才會出現臨時預約的按鈕 —— 可預約期間從一天以後才開始的會議室，任何人都
 沒辦法現在拿走它，在面板上或在別的地方都一樣。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcugr1ellpdwcthy4gzry">
+      <w:hyperlink w:history="1" r:id="rId7hhogtmmhq5i3o22ecpwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示登入按鈕</w:t>
       </w:r>
@@ -913,51 +913,51 @@
         <w:t xml:space="preserve">取消預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、回報問題的按鈕，還有預約用的 QR 碼。置中是當前
 設計時，這些開關在主控台裡會被停用，那就是判斷的線索。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作按鈕那一列本身還在 —— 簽到、延長、馬上使用都還在 —— 所以這個原因拿走的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">一部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按鈕，而不是全部。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu__kvcle-gfuv6fnh25py">
+      <w:hyperlink w:history="1" r:id="rIdwzeal4ntw0lv9ulawvpca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開單之前先收集這些:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 收集這四樣，它們合起來就能區分上面每一個原因：面板所屬</w:t>
@@ -1439,51 +1439,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-s6czvlls9gcrpyjirtmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdblvn0xhydnoo89lpvb3qv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdmwyq6b7iamrgfb0xfx8lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdfzca54onynyhbhgmtw3ub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdozir8l7ir6yh21oamby9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdbcugr1ellpdwcthy4gzry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdu__kvcle-gfuv6fnh25py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0722ec1ae8ce2abab958a4d1eb8cecfaf7d393fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/236b30c0ee15527dec23c8779e3d01c96cb8424c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/119afee0e27c6a22448b9a1500336be98329a4aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c3e927f6ed38308518ce240646238a4ec2d6db.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de21bac691af9eeb8ddfc795f6a084cbdd1f274f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5lk4iebbrn5_qr8ttwi2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdo4p-xcrwo_r6vnybykttt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdzbu1lb--aw4gpkt1aggpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdsiee93xmbzkiqyoy-ug0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdw5jdg78sl51hvahhwd56y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7hhogtmmhq5i3o22ecpwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdwzeal4ntw0lv9ulawvpca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fe15c0a09946ca637a94714baee711a5f9d59c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70189f75042f37662bb464774b3bf3afb268c9a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28ca563d2ad3e248032aa4e9cc3ce85f060c4a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae0aec2692f382ec09ae87b48b89c22ab3293fa4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0fd28e29e887705372d7a3dabf483905526c41b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板上沒有任何按鈕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>