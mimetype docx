--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5lk4iebbrn5_qr8ttwi2n">
+      <w:hyperlink w:history="1" r:id="rIdivf_qqby-rjksxuzefm5m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是全部的按鈕，還是某一個按鈕？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 操作按鈕那一列是空的，點行程也沒有反應 —— 就是這一頁。其他按鈕都在、只少
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是它自己的開關，全部列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo4p-xcrwo_r6vnybykttt">
+      <w:hyperlink w:history="1" r:id="rIdrlqbd_hap5og_rhsrl3bk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板有回應，會議室的名稱和顏色都正確，卻沒有東西可以按。會造成這個結果的有五件事，
 其中四件都在照設計運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -378,51 +378,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">請先開啟上方的觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，其他什麼都沒有。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那片灰色是最快的確認方式：三個群組變灰就是這個原因，這一頁的其他原因都不會這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果本來就是刻意的，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbu1lb--aw4gpkt1aggpz">
+      <w:hyperlink w:history="1" r:id="rId54lkyr5rok-p8pkittkfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 就是那一頁 —— 包含必須一起開啟的 QR 碼，否則這間會議室真的沒有辦法從門口預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 面板掛在另一組設定上，不是您改的那一組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -506,51 +506,51 @@
       <w:r>
         <w:t xml:space="preserve">在裝置清單開啟那台面板的紀錄，讀它的設定；或者打開每一組設定底下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已分配裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單，看哪一組勾了這台面板。找到之後改那一組。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsiee93xmbzkiqyoy-ug0t">
+      <w:hyperlink w:history="1" r:id="rIdnf6pek-t3ha9gv0pgfgy3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">兩個方向都說明了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 會議室正處在沒有東西可提供的狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在可預約期間之外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的會議室，不論開了多少開關，都不會
 畫出任何操作按鈕。螢幕顏色會說明是哪一種，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw5jdg78sl51hvahhwd56y">
+      <w:hyperlink w:history="1" r:id="rId-49q-byviffb1bpdqgh4q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">教您怎麼讀。這個原因一定伴隨著一個
 既不是空著、也不是使用中的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有兩個更窄的版本，會讓看起來空著的會議室也出問題：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -761,51 +761,51 @@
       <w:r>
         <w:t xml:space="preserve">是兩回事，但症狀一模一樣：一間空著的會議室上沒有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這個資源的預約規則決定面板算不算它接受預約的管道，以及預約可不可以從
 今天開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都成立，才會出現臨時預約的按鈕 —— 可預約期間從一天以後才開始的會議室，任何人都
 沒辦法現在拿走它，在面板上或在別的地方都一樣。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hhogtmmhq5i3o22ecpwd">
+      <w:hyperlink w:history="1" r:id="rIdlrnjwaubk3obfzj53-_pf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示登入按鈕</w:t>
       </w:r>
@@ -913,51 +913,51 @@
         <w:t xml:space="preserve">取消預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、回報問題的按鈕，還有預約用的 QR 碼。置中是當前
 設計時，這些開關在主控台裡會被停用，那就是判斷的線索。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作按鈕那一列本身還在 —— 簽到、延長、馬上使用都還在 —— 所以這個原因拿走的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">一部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按鈕，而不是全部。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzeal4ntw0lv9ulawvpca">
+      <w:hyperlink w:history="1" r:id="rIdmm9qe-zvmxukivnrtab3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開單之前先收集這些:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 收集這四樣，它們合起來就能區分上面每一個原因：面板所屬</w:t>
@@ -1439,51 +1439,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5lk4iebbrn5_qr8ttwi2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdo4p-xcrwo_r6vnybykttt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdzbu1lb--aw4gpkt1aggpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdsiee93xmbzkiqyoy-ug0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdw5jdg78sl51hvahhwd56y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7hhogtmmhq5i3o22ecpwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdwzeal4ntw0lv9ulawvpca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fe15c0a09946ca637a94714baee711a5f9d59c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70189f75042f37662bb464774b3bf3afb268c9a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28ca563d2ad3e248032aa4e9cc3ce85f060c4a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae0aec2692f382ec09ae87b48b89c22ab3293fa4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0fd28e29e887705372d7a3dabf483905526c41b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdivf_qqby-rjksxuzefm5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdrlqbd_hap5og_rhsrl3bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId54lkyr5rok-p8pkittkfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdnf6pek-t3ha9gv0pgfgy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId-49q-byviffb1bpdqgh4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdlrnjwaubk3obfzj53-_pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmm9qe-zvmxukivnrtab3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fe15c0a09946ca637a94714baee711a5f9d59c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70189f75042f37662bb464774b3bf3afb268c9a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28ca563d2ad3e248032aa4e9cc3ce85f060c4a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae0aec2692f382ec09ae87b48b89c22ab3293fa4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0fd28e29e887705372d7a3dabf483905526c41b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板上沒有任何按鈕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>