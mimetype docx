--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">放在會議室裡、桌上的那台面板 — 開會時它顯示什麼、和門邊的預約面板差在哪裡、 什麼情況下一間房兩台都想要。</w:t>
+        <w:t xml:space="preserve">放在會議室裡、桌上的那台面板 — 開會時它顯示什麼、和門邊的預約面板差在哪裡、什麼情況下一間房兩台都想要。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdih10ymfstnaw8vodfwyzw">
+      <w:hyperlink w:history="1" r:id="rIdi2jbrk3nffpumc4w3csux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議助理面板看起來和門邊的預約面板一樣，但它回答的是另一群人。門邊的面板
 答的是會議室</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">外</w:t>
@@ -256,51 +256,72 @@
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 房間立刻釋出給下一個人 —、房間不合用時有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移至其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附近房間</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、要點名的場合有 </w:t>
+        <w:t xml:space="preserve"> —— 兩者都受本頁 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 底下的
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示其他房間按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 管轄 ——、要點名的場合有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。兩場會議之間，
 面板會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即使用房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也就是門邊面板同一套的 walk-in。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -439,51 +460,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">在會議旁邊展開的延長選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不是另一種裝置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不用多買、也不用重新連接。在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr6g0kqbtguj2mgqr4lz31">
+      <w:hyperlink w:history="1" r:id="rIdz8ff76zci6tnfcdb6-zmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接精靈</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 步驟選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -551,268 +572,469 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">精靈的種類步驟，選好會議助理面板的樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">它在裝置設定上有自己的一頁</w:t>
+        <w:t xml:space="preserve">它可以說出會議快結束了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">一份預約面板設定驅動兩種不同的面板，而從 4.5.11 起，它們不再共用同一組設定。
-</w:t>
+        <w:t xml:space="preserve">倒數本來就是畫面上最搶眼的東西，但開會的人不會看著面板 —— 於是房間超時，下一組人在
+門外等。兩個開關讓面板改用說的，位置在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室內面板</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">是清單上獨立的一頁，只放這個畫面真正會畫的東西：</w:t>
+        <w:t xml:space="preserve">頁的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">門禁與其他</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">背景與標誌</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">預約資訊</w:t>
+        <w:t xml:space="preserve">會議結束前提示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 面板會提早數分鐘說話。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">提前多久</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可選 1、2、3、5、10 或 15
+分鐘，預設為 3 分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">使用預約</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> —— 倒數底下那排按鈕</w:t>
+        <w:t xml:space="preserve">會議結束時提示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 在結束時間再說一次。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩者可以各自獨立運作，而且</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預設都是關閉的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，包括在這項功能出現之前就存好的設定。
+畫面上不會多出任何東西：這裡加的是聲音，而且只有聲音。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它說的內容刻意很少。面板用自己的顯示語言說話，而且絕不會念出會議標題或預約人的名字
+—— 聽得到的人本來就在房間裡，但會念出標題的面板，是放進董事會議室之前得先想一想的
+面板。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">**只有 Meeting assistant 設計會說話。**使用其他面板設計的房間看得到這兩個開關，但後面
+沒有聲音。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3314700"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-in-room-announcements-zh-hant" descr="室內面板頁的門禁與其他。開啟第一個開關後，提前多久才會出現。" title="室內面板頁的門禁與其他。開啟第一個開關後，提前多久才會出現。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3314700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">室內面板頁的門禁與其他。開啟第一個開關後，提前多久才會出現。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它在裝置設定上有自己的一頁</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一份預約面板設定驅動兩種不同的面板，而從 4.5.11 起，它們不再共用同一組設定。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">室內面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是清單上獨立的一頁，只放這個畫面真正會畫的東西：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">登入方式</w:t>
+        <w:t xml:space="preserve">背景與標誌</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">狀態顏色</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約資訊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">使用預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">門禁與其他</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 倒數底下那排按鈕，以及下面兩個語音開關</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">登入方式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">閒置與關屏</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 包含螢幕是否關閉，這一項以前藏在門邊面板的螢幕保護設定裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">深色或淺色也在這裡設定。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 以前它取決於裝置是用哪一種外觀配對的，所以要改就得重新
 配對；現在它屬於裝置設定，一份設定就能一次決定二十間房。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這台面板不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報到時段、walk-in 規則和省電，都跟其他面板一樣由面板設定和預約政策決定；
 唯一一條室內限定的休眠規則，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl2twky7lkaqflbkxqtn4t">
+      <w:hyperlink w:history="1" r:id="rIdfhakwzxycza2x9hsxqhtl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">節省會議室面板的電力</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在房間
 設定了</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbwcvmxthmkkaxyydh_7s">
+      <w:hyperlink w:history="1" r:id="rIdbr0qogknq8hlsubdj46tv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議中服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時出現，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">回報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在設定了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdhjkl_4wpmmhimnrqtbs">
+      <w:hyperlink w:history="1" r:id="rIdturywhfgmtuhkmb6c8j3p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">問題匯報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時出現。至於
 它怎麼使用狀態顏色，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwr_d1q37if05kc_v4kvuo">
+      <w:hyperlink w:history="1" r:id="rIdyferf_vmpggg-fe84uftb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1237,51 +1459,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdih10ymfstnaw8vodfwyzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdr6g0kqbtguj2mgqr4lz31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdl2twky7lkaqflbkxqtn4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdfbwcvmxthmkkaxyydh_7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdvdhjkl_4wpmmhimnrqtbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdwr_d1q37if05kc_v4kvuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/408e66a46c907e114f5aea60a61e598e79fd3361.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b9491406ddcff0b4d0ec766bb46bfa2c8efe058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/242f265b31fd28626b9069c0ddb3a8158e04acd8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/594d197f72b40223560d123e9e27c9a938245a74.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2jbrk3nffpumc4w3csux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdz8ff76zci6tnfcdb6-zmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfhakwzxycza2x9hsxqhtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdbr0qogknq8hlsubdj46tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdturywhfgmtuhkmb6c8j3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdyferf_vmpggg-fe84uftb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/408e66a46c907e114f5aea60a61e598e79fd3361.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b9491406ddcff0b4d0ec766bb46bfa2c8efe058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/242f265b31fd28626b9069c0ddb3a8158e04acd8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/594d197f72b40223560d123e9e27c9a938245a74.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9919d1e774f7f5f64281ee5f5c30cd020acfd8bd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室裡的會議助理面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>