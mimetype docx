--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi2jbrk3nffpumc4w3csux">
+      <w:hyperlink w:history="1" r:id="rIdxmd5oxr9k_rqg57gobxrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議助理面板看起來和門邊的預約面板一樣，但它回答的是另一群人。門邊的面板
 答的是會議室</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">外</w:t>
@@ -460,51 +460,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">在會議旁邊展開的延長選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不是另一種裝置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不用多買、也不用重新連接。在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8ff76zci6tnfcdb6-zmt">
+      <w:hyperlink w:history="1" r:id="rIdhmui05eidfqqtr37wcq0v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接精靈</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 步驟選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -932,109 +932,109 @@
         </w:rPr>
         <w:t xml:space="preserve">深色或淺色也在這裡設定。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 以前它取決於裝置是用哪一種外觀配對的，所以要改就得重新
 配對；現在它屬於裝置設定，一份設定就能一次決定二十間房。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這台面板不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報到時段、walk-in 規則和省電，都跟其他面板一樣由面板設定和預約政策決定；
 唯一一條室內限定的休眠規則，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhakwzxycza2x9hsxqhtl">
+      <w:hyperlink w:history="1" r:id="rIdvcn02dhg0f0jk5ng76sje">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">節省會議室面板的電力</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在房間
 設定了</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbr0qogknq8hlsubdj46tv">
+      <w:hyperlink w:history="1" r:id="rIdutvvyg6vtgrk82hgdjp7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議中服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時出現，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">回報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只在設定了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdturywhfgmtuhkmb6c8j3p">
+      <w:hyperlink w:history="1" r:id="rId2b7fl4_ukrc9n1jpyw3mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">問題匯報</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時出現。至於
 它怎麼使用狀態顏色，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyferf_vmpggg-fe84uftb">
+      <w:hyperlink w:history="1" r:id="rIdm_x09ncdoi0gaaw1-le89">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1459,51 +1459,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2jbrk3nffpumc4w3csux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdz8ff76zci6tnfcdb6-zmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfhakwzxycza2x9hsxqhtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdbr0qogknq8hlsubdj46tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdturywhfgmtuhkmb6c8j3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdyferf_vmpggg-fe84uftb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/408e66a46c907e114f5aea60a61e598e79fd3361.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b9491406ddcff0b4d0ec766bb46bfa2c8efe058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/242f265b31fd28626b9069c0ddb3a8158e04acd8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/594d197f72b40223560d123e9e27c9a938245a74.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9919d1e774f7f5f64281ee5f5c30cd020acfd8bd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxmd5oxr9k_rqg57gobxrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdhmui05eidfqqtr37wcq0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvcn02dhg0f0jk5ng76sje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdutvvyg6vtgrk82hgdjp7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId2b7fl4_ukrc9n1jpyw3mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdm_x09ncdoi0gaaw1-le89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9938e8e0db9adbbbfe62891efad9ff4a85cdc386.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57dc40cd7ec45e6d9beea0ca4012ca32d7c3dceb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a77ff2bb0d3cf72cfc217471e284f15728ea9b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28400844779f2b5db4a0a4774405e211a3f83a49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93568705c99bd48f2fc7040eee7a38077a5773fd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室裡的會議助理面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>