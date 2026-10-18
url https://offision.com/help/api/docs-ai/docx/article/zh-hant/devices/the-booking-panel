--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjr9oxk9gql7pj_yc3l_et">
+      <w:hyperlink w:history="1" r:id="rIdmzfeqzvqyphtckxvulnbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板是會議室門口牆上的螢幕，回答走廊上的人：這間房有沒有空、是誰的會議、到幾點。
 它顯示的一切都來自面板的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">裝置設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，所以改一次，會落在共用該設定的每一台面板 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwilmbmpyrj0wjcljbcrh">
+      <w:hyperlink w:history="1" r:id="rId2-plsvzmrks-jnjuh2qxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門口的人看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
@@ -303,51 +303,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 在側欄，連同時鐘與語言按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">操作按鈕列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 簽到、延長、提早結束等；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszoxt29jgc0usfu1hrioy">
+      <w:hyperlink w:history="1" r:id="rIdtgbayknga3gh8xkazazzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-panel-in-use-zh-hant" descr="使用中的會議：標題、發起人、三位出席者，以及側欄上的當日行程。" title="使用中的會議：標題、發起人、三位出席者，以及側欄上的當日行程。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -885,51 +885,51 @@
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">背景與標誌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡。建議尺寸是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336 × 144 像素</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的 PNG，並且按裝置設定分別
 設定 —— 所以不同大樓可以放不同的標誌。步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_rcub_f2eqy_mmo2pojwh">
+      <w:hyperlink w:history="1" r:id="rIdrroyjoozlrxcpm1hz3swe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板顯示公司標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-show-company-logo-zh-hant" descr="背景與標誌，已開啟顯示公司標誌。" title="背景與標誌，已開啟顯示公司標誌。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -975,51 +975,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">背景與標誌，已開啟顯示公司標誌。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剩餘時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門口的面板不會在整個畫面上倒數 —— 那是會議室裡的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId00t_w8zxk5he9mzpsdcvy">
+      <w:hyperlink w:history="1" r:id="rIduqvkqn5b52jevbjf08_oh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。側欄會把進行中的會議標為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進行中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並附上結束
 時間；點一下會議就會打開詳情，以大字顯示剩餘時間：使用中是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1109,51 +1109,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">點一下會議：發起人、出席者，以及剩下的分鐘數。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器即將釋放一間已預約但無人的房間時，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動釋放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">徽章會以分和秒倒數 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn5rxhcdxhztmnrujf0tur">
+      <w:hyperlink w:history="1" r:id="rIdyf01ulzg_xqnmcnlpl3zy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">當感應器判斷房間無人時保留預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">置中顯示得比較少</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1180,51 +1180,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一個 · 14:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">今天剩餘時間均可使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdteeo6rjbv76-q6eopqe2z">
+      <w:hyperlink w:history="1" r:id="rIdf2vawnvospbh-9w_l2_ys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保密的房間顯示得比較少</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間資源規則上的</w:t>
@@ -1467,63 +1467,63 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對不在會議中的人，應用程式與電子看板也一樣。個別標為私人的預約同樣顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhivdh38ux5zwdegelah4g">
+      <w:hyperlink w:history="1" r:id="rIdlkm4kjyiz8j4lvbgh3fgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovpp0pii7gph8txoszpqj">
+      <w:hyperlink w:history="1" r:id="rIdl6x-z4w7qnh8fivoflxuz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1948,51 +1948,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjr9oxk9gql7pj_yc3l_et" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdrwilmbmpyrj0wjcljbcrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdszoxt29jgc0usfu1hrioy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId_rcub_f2eqy_mmo2pojwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId00t_w8zxk5he9mzpsdcvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdn5rxhcdxhztmnrujf0tur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdteeo6rjbv76-q6eopqe2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdhivdh38ux5zwdegelah4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdovpp0pii7gph8txoszpqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a76cc2714a719cdfb9ff13786256f2dbad689761.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca78b2a7c80f8b4730a65ee4362644010db8f9e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fca22e38956736681bbb7e6d651649ce427644a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26ea55ba140df85c6062eda4c53fa08fd961504e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmzfeqzvqyphtckxvulnbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rId2-plsvzmrks-jnjuh2qxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdtgbayknga3gh8xkazazzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdrroyjoozlrxcpm1hz3swe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIduqvkqn5b52jevbjf08_oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdyf01ulzg_xqnmcnlpl3zy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdf2vawnvospbh-9w_l2_ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlkm4kjyiz8j4lvbgh3fgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdl6x-z4w7qnh8fivoflxuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0642a90b6beef83f192abe3294f9c2e90ef9913e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3602b8347cdb9e68acaf4eb6a7844d0f5a47b05a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf5c1a59836afc25d7d0acbbd3d47480507167c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9c5799887f3c9721ebbaa4b4e22f41d5f3c1094.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室外的預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>