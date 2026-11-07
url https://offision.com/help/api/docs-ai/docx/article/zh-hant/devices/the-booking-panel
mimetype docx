--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzfeqzvqyphtckxvulnbh">
+      <w:hyperlink w:history="1" r:id="rId38lu5tysti4expxu3p44v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板是會議室門口牆上的螢幕，回答走廊上的人：這間房有沒有空、是誰的會議、到幾點。
 它顯示的一切都來自面板的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">裝置設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，所以改一次，會落在共用該設定的每一台面板 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2-plsvzmrks-jnjuh2qxa">
+      <w:hyperlink w:history="1" r:id="rIdkklnhxbaay_xjcidodccz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門口的人看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
@@ -303,51 +303,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 在側欄，連同時鐘與語言按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">操作按鈕列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 簽到、延長、提早結束等；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgbayknga3gh8xkazazzx">
+      <w:hyperlink w:history="1" r:id="rId9i6cec--k0hscqbrzg5cg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-panel-in-use-zh-hant" descr="使用中的會議：標題、發起人、三位出席者，以及側欄上的當日行程。" title="使用中的會議：標題、發起人、三位出席者，以及側欄上的當日行程。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -885,51 +885,51 @@
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">背景與標誌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡。建議尺寸是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336 × 144 像素</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的 PNG，並且按裝置設定分別
 設定 —— 所以不同大樓可以放不同的標誌。步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrroyjoozlrxcpm1hz3swe">
+      <w:hyperlink w:history="1" r:id="rIdk-otf8owrkftdofavh-fg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板顯示公司標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-show-company-logo-zh-hant" descr="背景與標誌，已開啟顯示公司標誌。" title="背景與標誌，已開啟顯示公司標誌。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -975,51 +975,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">背景與標誌，已開啟顯示公司標誌。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剩餘時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門口的面板不會在整個畫面上倒數 —— 那是會議室裡的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqvkqn5b52jevbjf08_oh">
+      <w:hyperlink w:history="1" r:id="rIdwrdg23llbv4gfff5bygcn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。側欄會把進行中的會議標為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進行中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並附上結束
 時間；點一下會議就會打開詳情，以大字顯示剩餘時間：使用中是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1109,51 +1109,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">點一下會議：發起人、出席者，以及剩下的分鐘數。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器即將釋放一間已預約但無人的房間時，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動釋放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">徽章會以分和秒倒數 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyf01ulzg_xqnmcnlpl3zy">
+      <w:hyperlink w:history="1" r:id="rIdtqhieostbc0qscs1rjm9s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">當感應器判斷房間無人時保留預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">置中顯示得比較少</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1180,51 +1180,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一個 · 14:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">今天剩餘時間均可使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf2vawnvospbh-9w_l2_ys">
+      <w:hyperlink w:history="1" r:id="rIdtctp_bvmhbaaiqbfmji_0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保密的房間顯示得比較少</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間資源規則上的</w:t>
@@ -1467,63 +1467,63 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對不在會議中的人，應用程式與電子看板也一樣。個別標為私人的預約同樣顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkm4kjyiz8j4lvbgh3fgr">
+      <w:hyperlink w:history="1" r:id="rIdqrrcg1fbl08_hygx4tecm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl6x-z4w7qnh8fivoflxuz">
+      <w:hyperlink w:history="1" r:id="rIdrg5jqmbugnctaa-k4ng2g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1948,51 +1948,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmzfeqzvqyphtckxvulnbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rId2-plsvzmrks-jnjuh2qxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdtgbayknga3gh8xkazazzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdrroyjoozlrxcpm1hz3swe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIduqvkqn5b52jevbjf08_oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdyf01ulzg_xqnmcnlpl3zy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdf2vawnvospbh-9w_l2_ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlkm4kjyiz8j4lvbgh3fgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdl6x-z4w7qnh8fivoflxuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0642a90b6beef83f192abe3294f9c2e90ef9913e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3602b8347cdb9e68acaf4eb6a7844d0f5a47b05a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf5c1a59836afc25d7d0acbbd3d47480507167c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9c5799887f3c9721ebbaa4b4e22f41d5f3c1094.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId38lu5tysti4expxu3p44v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkklnhxbaay_xjcidodccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId9i6cec--k0hscqbrzg5cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdk-otf8owrkftdofavh-fg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdwrdg23llbv4gfff5bygcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdtqhieostbc0qscs1rjm9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdtctp_bvmhbaaiqbfmji_0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdqrrcg1fbl08_hygx4tecm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdrg5jqmbugnctaa-k4ng2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0642a90b6beef83f192abe3294f9c2e90ef9913e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3602b8347cdb9e68acaf4eb6a7844d0f5a47b05a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf5c1a59836afc25d7d0acbbd3d47480507167c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9c5799887f3c9721ebbaa4b4e22f41d5f3c1094.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>會議室外的預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>