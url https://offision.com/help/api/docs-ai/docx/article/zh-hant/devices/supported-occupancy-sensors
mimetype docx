--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzri7c3zpv7cmhsq1u3cr">
+      <w:hyperlink w:history="1" r:id="rIdgew2k2vjz8bzc1rxdmxwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-occupancy-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不做感應器，只讀感應器：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡有四個連接，把你已經有的、或是
 向廠商買來的硬體所偵測到的佔用狀態帶進來，各自從自己的磚塊設定。一個會議室或
 辦公桌到底有沒有在用，是由這幾者其中之一證明的；至於收到之後要自動做什麼，是
 預約規則那邊另一個決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果會議室裡本來就有視訊設備，請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlmvyfku33-0xrryq87e1k">
+      <w:hyperlink w:history="1" r:id="rIdboao3jicww-zfvjaw9j_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用你已經有的視訊設備取得會議室佔用狀態</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——
 四個連接裡有三個讀的是牆上早就掛著的裝置；這一頁講的是它們涵蓋不到的房間和辦公桌
 要買什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
@@ -316,51 +316,51 @@
               <w:t xml:space="preserve"> 是空氣感應器，但也會回報動作</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器直接送出有人或沒人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdghhrldnjldtppodkdekkm">
+            <w:hyperlink w:history="1" r:id="rIdkq015zrq10i0f-ouxvbol">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milesight 感應器會回報什麼到 Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1163"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -392,51 +392,51 @@
               <w:t xml:space="preserve">——它們只回報空氣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">推導而來：人數大於零的期間，這個房間就算有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtwbyfkeyrszcfluxb7qat">
+            <w:hyperlink w:history="1" r:id="rIdzftmwhi2bwjmljjdcb39k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neat Pulse 同步到 Offision 的內容</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1163"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> 標記的 RoomOS 裝置——Room Bar、Board、Desk、Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由人數推導，取不到人數時退回看裝置說不說現場有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn7kbxsglygmc1deubyvo5">
+            <w:hyperlink w:history="1" r:id="rIdhusocrxsdg9yywaxlhpw1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webex Control Hub 連接會帶進 Offision 的東西</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1163"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -601,111 +601,111 @@
               <w:t xml:space="preserve"> 完全不帶感測器</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置自己的在場偵測。它的會議室人數只進報表，不會用來簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsg2ekoajyl0oxo-eesxlg">
+            <w:hyperlink w:history="1" r:id="rIdjb7oygy1p7x3ksa-m3mk6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logitech Sync 帶進 Offision 的內容</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾者不是互相取代的關係。已經裝滿 Neat、Webex 或 Logitech 會議室裝置的大樓，
 不用再買東西就有會議室佔用狀態，因為那些裝置本來就在偵測——不過有好幾款型號其實
 什麼都不回報，名單在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyx32k9xh1euzezrrv3mjn">
+      <w:hyperlink w:history="1" r:id="rIdygpwqhvkp0-ulmhmsgseh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用你已經有的視訊設備取得會議室佔用狀態</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Milesight 負責的是辦公桌，以及裡面完全沒有視訊設備的會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Milesight 有一個其他連接沒有的硬性條件：它的感應器要經過你自己網路上的一台
 Milesight 閘道器才到得了 Offision，而那台閘道器的韌體必須是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 或更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-t9j2g9hujhgq5x8lnn8">
+      <w:hyperlink w:history="1" r:id="rId1q-s0la-xxl7pwpfuuoll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">韌體必須是 60.0.0.50 或更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 更舊的韌體會把數值送出來，卻沒說是哪一台感應器量的，Offision 這端沒有辦法補救。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各型號完整的讀數——空氣、光線、電量等等——在各自連接的文章裡。這裡只列佔用狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -777,51 +777,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——感應器落在樓層平面圖上的某個點，不擁有任何資源。對空氣感應器和佔用
 地圖有用，但預約不會因此動作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">綁成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的感應器回報的是樓層，預約永遠看不到它。辦公桌一直顯示沒人用的時候，
 這是第一個要查的地方——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7ltfi_iepbz9oxw5tny1">
+      <w:hyperlink w:history="1" r:id="rId84ygayxzluvavxepab1si">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給感應器一個位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人數計數器不是佔用感應器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約只從感應器讀一件事：這個空間有人還是沒人。人數既不需要也用不到，這正是為什麼
@@ -836,151 +836,151 @@
         <w:t xml:space="preserve">反過來就不成立了。一台 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 回報人數、從不給出有人或沒人狀態的裝置，是驅動不了
 預約的。Milesight 的人數計算產品線——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VS121、VS133、VS135</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——和上面那些佔用
 感應器是不同的產品家族，也沒有跟 Offision 一起驗證過；請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1adxwdbjqpdhzvmkonhnd">
+      <w:hyperlink w:history="1" r:id="rId5rdtsdoxt3z7zx_9or50r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">這三個型號不會數人數</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">想知道什麼，就買什麼:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先決定你要知道的是房間 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有沒有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 被用過，還是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有幾個人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用過。這一頁的佔用感應器
 回答的是前者，而且事後沒辦法讓它回答後者。如果重點是人數，那要靠本來就會數人的
 會議室裝置——Neat 或 Webex——並且在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_ofalwe1qviqv4kbbj70">
+      <w:hyperlink w:history="1" r:id="rIdns6zxovhlv2e_ag0y3cug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡查看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">去哪裡買</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">向廠商，或向你的 Offision 合作夥伴買。Offision 驗證並讀取這些硬體，但不販售；
 這一頁上沒有任何型號一定要透過 Offision 購買。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除了硬體本身，預算裡還要算兩件事。Milesight 感應器必須有一台在網路上的 Milesight
 閘道器才到得了 Offision，所以一棟樓的第一台會比第十台貴。另外，每一台感應器都會
 佔用一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佔用感應器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裝置授權，和面板一樣按台計算——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjpntvxaiukkmgvoy1sik">
+      <w:hyperlink w:history="1" r:id="rIdxrypgofim_uf5baez3lft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的授權涵蓋什麼，以及在哪裡查看</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">涵蓋範圍、安裝高度與電池壽命都是製造商的數字。一台能看幾張桌子是感應器的特性，
 不是 Offision 的特性，規格表請向供應商索取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1006,51 +1006,51 @@
       <w:r>
         <w:t xml:space="preserve"> 自動簽到、自動登出與自動延長是預約規則 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 頁 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 群組裡三個各自獨立的設定——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlcl6_yn94vct3vflvkty">
+      <w:hyperlink w:history="1" r:id="rId1_csmiikfxynvmxvp0jnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1516,51 +1516,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvzri7c3zpv7cmhsq1u3cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdlmvyfku33-0xrryq87e1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdghhrldnjldtppodkdekkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIdtwbyfkeyrszcfluxb7qat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdn7kbxsglygmc1deubyvo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdsg2ekoajyl0oxo-eesxlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdyx32k9xh1euzezrrv3mjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdt-t9j2g9hujhgq5x8lnn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdf7ltfi_iepbz9oxw5tny1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#&#32102;&#24863;&#25033;&#22120;&#19968;&#20491;&#20301;&#32622;" TargetMode="External"/><Relationship Id="rId1adxwdbjqpdhzvmkonhnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdt_ofalwe1qviqv4kbbj70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdsjpntvxaiukkmgvoy1sik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdvlcl6_yn94vct3vflvkty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgew2k2vjz8bzc1rxdmxwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdboao3jicww-zfvjaw9j_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdkq015zrq10i0f-ouxvbol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIdzftmwhi2bwjmljjdcb39k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdhusocrxsdg9yywaxlhpw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdjb7oygy1p7x3ksa-m3mk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdygpwqhvkp0-ulmhmsgseh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId1q-s0la-xxl7pwpfuuoll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rId84ygayxzluvavxepab1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#&#32102;&#24863;&#25033;&#22120;&#19968;&#20491;&#20301;&#32622;" TargetMode="External"/><Relationship Id="rId5rdtsdoxt3z7zx_9or50r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdns6zxovhlv2e_ag0y3cug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdxrypgofim_uf5baez3lft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rId1_csmiikfxynvmxvp0jnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪些佔用感應器可以用在預約上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>