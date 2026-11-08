--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgew2k2vjz8bzc1rxdmxwc">
+      <w:hyperlink w:history="1" r:id="rIdjlgadbcpotrcfcbkwqt43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-occupancy-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不做感應器，只讀感應器：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡有四個連接，把你已經有的、或是
 向廠商買來的硬體所偵測到的佔用狀態帶進來，各自從自己的磚塊設定。一個會議室或
 辦公桌到底有沒有在用，是由這幾者其中之一證明的；至於收到之後要自動做什麼，是
 預約規則那邊另一個決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果會議室裡本來就有視訊設備，請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboao3jicww-zfvjaw9j_s">
+      <w:hyperlink w:history="1" r:id="rIdx0rurzfvffcjvjvnvlkmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用你已經有的視訊設備取得會議室佔用狀態</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——
 四個連接裡有三個讀的是牆上早就掛著的裝置；這一頁講的是它們涵蓋不到的房間和辦公桌
 要買什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
@@ -316,51 +316,51 @@
               <w:t xml:space="preserve"> 是空氣感應器，但也會回報動作</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器直接送出有人或沒人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkq015zrq10i0f-ouxvbol">
+            <w:hyperlink w:history="1" r:id="rIdk0qan5chyqz2gurwgdmnr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milesight 感應器會回報什麼到 Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1163"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -392,51 +392,51 @@
               <w:t xml:space="preserve">——它們只回報空氣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">推導而來：人數大於零的期間，這個房間就算有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzftmwhi2bwjmljjdcb39k">
+            <w:hyperlink w:history="1" r:id="rIdlxha64rotjxnsuommrdgd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neat Pulse 同步到 Offision 的內容</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1163"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> 標記的 RoomOS 裝置——Room Bar、Board、Desk、Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由人數推導，取不到人數時退回看裝置說不說現場有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhusocrxsdg9yywaxlhpw1">
+            <w:hyperlink w:history="1" r:id="rIdz0gj2t3uacklezur34s6w">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webex Control Hub 連接會帶進 Offision 的東西</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1163"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -601,111 +601,111 @@
               <w:t xml:space="preserve"> 完全不帶感測器</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1551"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置自己的在場偵測。它的會議室人數只進報表，不會用來簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3323"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjb7oygy1p7x3ksa-m3mk6">
+            <w:hyperlink w:history="1" r:id="rIdnqkc5stpssepfl9dpkr65">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logitech Sync 帶進 Offision 的內容</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾者不是互相取代的關係。已經裝滿 Neat、Webex 或 Logitech 會議室裝置的大樓，
 不用再買東西就有會議室佔用狀態，因為那些裝置本來就在偵測——不過有好幾款型號其實
 什麼都不回報，名單在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygpwqhvkp0-ulmhmsgseh">
+      <w:hyperlink w:history="1" r:id="rId3--aust7wbiabavvcq75q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用你已經有的視訊設備取得會議室佔用狀態</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Milesight 負責的是辦公桌，以及裡面完全沒有視訊設備的會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Milesight 有一個其他連接沒有的硬性條件：它的感應器要經過你自己網路上的一台
 Milesight 閘道器才到得了 Offision，而那台閘道器的韌體必須是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 或更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1q-s0la-xxl7pwpfuuoll">
+      <w:hyperlink w:history="1" r:id="rIdbbzudrd6i1qw4to6wk78t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">韌體必須是 60.0.0.50 或更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 更舊的韌體會把數值送出來，卻沒說是哪一台感應器量的，Offision 這端沒有辦法補救。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各型號完整的讀數——空氣、光線、電量等等——在各自連接的文章裡。這裡只列佔用狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -777,51 +777,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——感應器落在樓層平面圖上的某個點，不擁有任何資源。對空氣感應器和佔用
 地圖有用，但預約不會因此動作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">綁成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的感應器回報的是樓層，預約永遠看不到它。辦公桌一直顯示沒人用的時候，
 這是第一個要查的地方——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId84ygayxzluvavxepab1si">
+      <w:hyperlink w:history="1" r:id="rIdia3mtiys-z76k2ytmcpyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給感應器一個位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人數計數器不是佔用感應器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約只從感應器讀一件事：這個空間有人還是沒人。人數既不需要也用不到，這正是為什麼
@@ -836,151 +836,151 @@
         <w:t xml:space="preserve">反過來就不成立了。一台 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 回報人數、從不給出有人或沒人狀態的裝置，是驅動不了
 預約的。Milesight 的人數計算產品線——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VS121、VS133、VS135</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——和上面那些佔用
 感應器是不同的產品家族，也沒有跟 Offision 一起驗證過；請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5rdtsdoxt3z7zx_9or50r">
+      <w:hyperlink w:history="1" r:id="rIdgpg0cg9ij4og5bjfnhk6i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">這三個型號不會數人數</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">想知道什麼，就買什麼:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先決定你要知道的是房間 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有沒有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 被用過，還是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有幾個人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用過。這一頁的佔用感應器
 回答的是前者，而且事後沒辦法讓它回答後者。如果重點是人數，那要靠本來就會數人的
 會議室裝置——Neat 或 Webex——並且在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns6zxovhlv2e_ag0y3cug">
+      <w:hyperlink w:history="1" r:id="rIdvvhaguqi87n_0tlk-j_o_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡查看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">去哪裡買</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">向廠商，或向你的 Offision 合作夥伴買。Offision 驗證並讀取這些硬體，但不販售；
 這一頁上沒有任何型號一定要透過 Offision 購買。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除了硬體本身，預算裡還要算兩件事。Milesight 感應器必須有一台在網路上的 Milesight
 閘道器才到得了 Offision，所以一棟樓的第一台會比第十台貴。另外，每一台感應器都會
 佔用一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佔用感應器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裝置授權，和面板一樣按台計算——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxrypgofim_uf5baez3lft">
+      <w:hyperlink w:history="1" r:id="rIdlm318gpmfs8es9kbyhbgl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的授權涵蓋什麼，以及在哪裡查看</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">涵蓋範圍、安裝高度與電池壽命都是製造商的數字。一台能看幾張桌子是感應器的特性，
 不是 Offision 的特性，規格表請向供應商索取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1006,51 +1006,51 @@
       <w:r>
         <w:t xml:space="preserve"> 自動簽到、自動登出與自動延長是預約規則 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 頁 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 群組裡三個各自獨立的設定——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1_csmiikfxynvmxvp0jnc">
+      <w:hyperlink w:history="1" r:id="rIdb8gbvkc-lnhoacoa4bb6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1516,51 +1516,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgew2k2vjz8bzc1rxdmxwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdboao3jicww-zfvjaw9j_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdkq015zrq10i0f-ouxvbol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIdzftmwhi2bwjmljjdcb39k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdhusocrxsdg9yywaxlhpw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdjb7oygy1p7x3ksa-m3mk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdygpwqhvkp0-ulmhmsgseh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId1q-s0la-xxl7pwpfuuoll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rId84ygayxzluvavxepab1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#&#32102;&#24863;&#25033;&#22120;&#19968;&#20491;&#20301;&#32622;" TargetMode="External"/><Relationship Id="rId5rdtsdoxt3z7zx_9or50r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdns6zxovhlv2e_ag0y3cug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdxrypgofim_uf5baez3lft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rId1_csmiikfxynvmxvp0jnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjlgadbcpotrcfcbkwqt43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdx0rurzfvffcjvjvnvlkmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdk0qan5chyqz2gurwgdmnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIdlxha64rotjxnsuommrdgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdz0gj2t3uacklezur34s6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdnqkc5stpssepfl9dpkr65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rId3--aust7wbiabavvcq75q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdbbzudrd6i1qw4to6wk78t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdia3mtiys-z76k2ytmcpyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#&#32102;&#24863;&#25033;&#22120;&#19968;&#20491;&#20301;&#32622;" TargetMode="External"/><Relationship Id="rIdgpg0cg9ij4og5bjfnhk6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdvvhaguqi87n_0tlk-j_o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdlm318gpmfs8es9kbyhbgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdb8gbvkc-lnhoacoa4bb6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪些佔用感應器可以用在預約上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>