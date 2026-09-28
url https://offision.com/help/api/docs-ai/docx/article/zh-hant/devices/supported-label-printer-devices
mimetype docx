--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些裝置可以列印到標籤印表機</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">每一種可以驅動 Brother QL 標籤印表機的裝置，以及背後的那一條規則——印表機 只能由 Offision App 連上，瀏覽器不行。Qbic、IAdea、Android、iPad、Neat、 Windows 與 Mac，以及各自能用的連接方式。</w:t>
+        <w:t xml:space="preserve">每一種可以驅動 Brother QL 標籤印表機的裝置，以及背後的那一條規則——印表機只能由 Offision App 連上，瀏覽器不行。Qbic、IAdea、Android、iPad、Neat、 Windows 與 Mac，以及各自能用的連接方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlavlldcacxalsztcdm7i">
+      <w:hyperlink w:history="1" r:id="rIdydjpoxyy2yp8t8ee2-tk7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-label-printer-devices/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標籤印表機只能由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的 Offision App</w:t>
       </w:r>
@@ -866,51 +866,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic 和 IAdea 都是 Android:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 兩者都跑 Android，所以都裝得下 Android 平板用的同一個 Offision App，列印的方式
 也和 Android 平板完全相同。這正是它們在清單上、而 Samsung Tizen 或 LG webOS
 螢幕不在的原因——那些跑的是廠商自己的作業系統，裝不了 Offision App。Qbic 或
 IAdea 面板究竟跑 App 還是瀏覽器，是設定時做的選擇，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2bi0n0kkbqww1wd-uymo5">
+      <w:hyperlink w:history="1" r:id="rId6_qx3omffpkjothlrchzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：App 還是瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat 裝置沒有藍牙這條路。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NeatOS 只把無線功能開放給它自己的設定，安裝的
 App 永遠沒辦法用藍牙配對 QL-820NWB。請把印表機放在網路上。</w:t>
@@ -1006,71 +1006,71 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定在哪裡做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依印表機接在哪台裝置上，分成兩個地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會自己列印訪客證的螢幕——面板、自助機、大堂螢幕——在螢幕自己的裝置選單設定：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId02ql3koywb4pr8bqcuvvw">
+      <w:hyperlink w:history="1" r:id="rIddrqczf9mwalxjlgl711sq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待人員在電腦、手機或平板上從管理後台列印時，是把印表機接到那台裝置：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqfedvfpr5ieux3jmp99v">
+      <w:hyperlink w:history="1" r:id="rIdologlx3kt_g9o3bzxvblz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是兩個各自獨立的連接。螢幕的印表機和接待電腦的印表機互不相識，但只要印表機
 在網路上，同一台就可以同時服務兩邊。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -1504,51 +1504,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzlavlldcacxalsztcdm7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId2bi0n0kkbqww1wd-uymo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId02ql3koywb4pr8bqcuvvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdvqfedvfpr5ieux3jmp99v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdydjpoxyy2yp8t8ee2-tk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId6_qx3omffpkjothlrchzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddrqczf9mwalxjlgl711sq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdologlx3kt_g9o3bzxvblz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪些裝置可以列印到標籤印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>