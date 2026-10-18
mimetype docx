--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydjpoxyy2yp8t8ee2-tk7">
+      <w:hyperlink w:history="1" r:id="rIdeakkg6rmid8khj9x2_cnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-label-printer-devices/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標籤印表機只能由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的 Offision App</w:t>
       </w:r>
@@ -866,51 +866,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic 和 IAdea 都是 Android:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 兩者都跑 Android，所以都裝得下 Android 平板用的同一個 Offision App，列印的方式
 也和 Android 平板完全相同。這正是它們在清單上、而 Samsung Tizen 或 LG webOS
 螢幕不在的原因——那些跑的是廠商自己的作業系統，裝不了 Offision App。Qbic 或
 IAdea 面板究竟跑 App 還是瀏覽器，是設定時做的選擇，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6_qx3omffpkjothlrchzg">
+      <w:hyperlink w:history="1" r:id="rIder0murpyt-3lsw27aky7j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：App 還是瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat 裝置沒有藍牙這條路。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NeatOS 只把無線功能開放給它自己的設定，安裝的
 App 永遠沒辦法用藍牙配對 QL-820NWB。請把印表機放在網路上。</w:t>
@@ -1006,71 +1006,71 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定在哪裡做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依印表機接在哪台裝置上，分成兩個地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會自己列印訪客證的螢幕——面板、自助機、大堂螢幕——在螢幕自己的裝置選單設定：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrqczf9mwalxjlgl711sq">
+      <w:hyperlink w:history="1" r:id="rIdbthfcptwe3pxiavcqtxm2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待人員在電腦、手機或平板上從管理後台列印時，是把印表機接到那台裝置：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdologlx3kt_g9o3bzxvblz">
+      <w:hyperlink w:history="1" r:id="rIdoprdkqqxjhc6xrnbvwyuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是兩個各自獨立的連接。螢幕的印表機和接待電腦的印表機互不相識，但只要印表機
 在網路上，同一台就可以同時服務兩邊。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -1504,51 +1504,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdydjpoxyy2yp8t8ee2-tk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId6_qx3omffpkjothlrchzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddrqczf9mwalxjlgl711sq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdologlx3kt_g9o3bzxvblz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeakkg6rmid8khj9x2_cnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIder0murpyt-3lsw27aky7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdbthfcptwe3pxiavcqtxm2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdoprdkqqxjhc6xrnbvwyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪些裝置可以列印到標籤印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>