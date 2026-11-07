--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeakkg6rmid8khj9x2_cnj">
+      <w:hyperlink w:history="1" r:id="rId_32htqhopbo8mwclkq3it">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-label-printer-devices/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標籤印表機只能由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的 Offision App</w:t>
       </w:r>
@@ -866,51 +866,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic 和 IAdea 都是 Android:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 兩者都跑 Android，所以都裝得下 Android 平板用的同一個 Offision App，列印的方式
 也和 Android 平板完全相同。這正是它們在清單上、而 Samsung Tizen 或 LG webOS
 螢幕不在的原因——那些跑的是廠商自己的作業系統，裝不了 Offision App。Qbic 或
 IAdea 面板究竟跑 App 還是瀏覽器，是設定時做的選擇，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIder0murpyt-3lsw27aky7j">
+      <w:hyperlink w:history="1" r:id="rId7gbfwpjotcba8frhjkzwj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：App 還是瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat 裝置沒有藍牙這條路。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NeatOS 只把無線功能開放給它自己的設定，安裝的
 App 永遠沒辦法用藍牙配對 QL-820NWB。請把印表機放在網路上。</w:t>
@@ -1006,71 +1006,71 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定在哪裡做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">依印表機接在哪台裝置上，分成兩個地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會自己列印訪客證的螢幕——面板、自助機、大堂螢幕——在螢幕自己的裝置選單設定：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbthfcptwe3pxiavcqtxm2">
+      <w:hyperlink w:history="1" r:id="rIduhyhxpla6zrgpkyyh3krp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待人員在電腦、手機或平板上從管理後台列印時，是把印表機接到那台裝置：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoprdkqqxjhc6xrnbvwyuf">
+      <w:hyperlink w:history="1" r:id="rIdq-bfiapxlixlkvpiuwv2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是兩個各自獨立的連接。螢幕的印表機和接待電腦的印表機互不相識，但只要印表機
 在網路上，同一台就可以同時服務兩邊。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
@@ -1504,51 +1504,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeakkg6rmid8khj9x2_cnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIder0murpyt-3lsw27aky7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdbthfcptwe3pxiavcqtxm2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdoprdkqqxjhc6xrnbvwyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_32htqhopbo8mwclkq3it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId7gbfwpjotcba8frhjkzwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIduhyhxpla6zrgpkyyh3krp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdq-bfiapxlixlkvpiuwv2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪些裝置可以列印到標籤印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>