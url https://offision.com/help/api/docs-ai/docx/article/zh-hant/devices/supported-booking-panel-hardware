--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">逐一列出每個已認證的會議室面板與桌面面板：螢幕尺寸、PoE、Wi-Fi 與讀卡機來自原廠 規格，另有停產標記代表什麼，以及每一種讀卡機實際讀得到哪些卡。</w:t>
+        <w:t xml:space="preserve">逐一列出每個已認證的會議室面板與桌面面板：螢幕尺寸、PoE、Wi-Fi 與讀卡機來自原廠規格，另有停產標記代表什麼，以及每一種讀卡機實際讀得到哪些卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdy1tyuvfac70syc2qb1-">
+      <w:hyperlink w:history="1" r:id="rIdqp2vbsmz-eloaaktqfpgb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-booking-panel-hardware/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不做硬體，而是認證硬體。以下這些面板是每個版本都會驗證的機種，每一個在連接
 精靈裡都帶著自己的安裝指引，而且是向合作夥伴而不是向 Offision 購買。不在這份名單上
 的面板並沒有被擋住 —— 它和其他螢幕一樣可以跑瀏覽器播放器 —— 只是 Offision 沒有
 驗證它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -187,918 +187,1080 @@
       <w:r>
         <w:t xml:space="preserve">掛在門邊的那一台。這些機種全都靠網路線供電，所以安裝時真正要問的不是牆上有沒有插座，
 而是交換器的埠能不能供應 PoE+。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2001"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2144"/>
+        <w:gridCol w:w="1913"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="1981"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">型號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">等級</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">螢幕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wi-Fi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、30 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 6E、802.11 a/b/g/n/ac/ax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-1070 / TSW-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、15 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-770 / TSW-770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7 吋、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、15 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1050 Pro </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(已停產)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1060 Slim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n/ac，選配</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+、25 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n/ac，選配</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1070 Lite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+、25 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5，選配</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">IAdea WRP-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">IAdea XDS-1078-A9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+，節能模式為 802.3af</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Pad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 吋、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3af、Class 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2001"/>
+            <w:tcW w:type="dxa" w:w="1913"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cisco Room Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1286"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1230"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 吋、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1858"/>
+            <w:tcW w:type="dxa" w:w="1776"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2072"/>
+            <w:tcW w:type="dxa" w:w="1981"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2144"/>
+            <w:tcW w:type="dxa" w:w="2050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1178,428 +1340,499 @@
         <w:t xml:space="preserve">放在座位上的小面板。它們彼此的差別在供電：Crestron 和會議室面板一樣用 PoE，Qbic 的
 機種則靠桌邊的 USB 供電 —— 通常就接在桌子本來就有的底座或插座上，所以要加在一張已經
 配好線的桌子上很便宜。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1891"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="1783"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="1515"/>
+        <w:gridCol w:w="1515"/>
+        <w:gridCol w:w="2674"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1891"/>
+            <w:tcW w:type="dxa" w:w="1783"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">型號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">等級</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">螢幕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">供電</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wi-Fi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2836"/>
+            <w:tcW w:type="dxa" w:w="2674"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1891"/>
+            <w:tcW w:type="dxa" w:w="1783"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-470E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 吋、480 × 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3af PoE、6.5 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2836"/>
+            <w:tcW w:type="dxa" w:w="2674"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB 讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1891"/>
+            <w:tcW w:type="dxa" w:w="1783"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-0350 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(已停產)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 吋、480 × 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n，選配</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2836"/>
+            <w:tcW w:type="dxa" w:w="2674"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1891"/>
+            <w:tcW w:type="dxa" w:w="1783"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-0360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.6 吋、480 × 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2836"/>
+            <w:tcW w:type="dxa" w:w="2674"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1891"/>
+            <w:tcW w:type="dxa" w:w="1783"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TDD-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">商用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.9 吋、480 × 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB-C，同時替筆電充電</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1607"/>
+            <w:tcW w:type="dxa" w:w="1515"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2836"/>
+            <w:tcW w:type="dxa" w:w="2674"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">內建 NFC，13.56 MHz。HID 只有 H 型號才有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic TDD-1000 既是面板也是底座：同一條供電給它的 USB-C 線，也替接上去的筆電充電。
 這就是它會出現在自由座的原因 —— 那裡的前提本來就是大家自己帶電腦。</w:t>
       </w:r>
@@ -1617,54 +1850,55 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接精靈裡 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 下方是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：iPad、Android 或 Windows 平板，以及
 任何有網頁檢視的第三方螢幕。它們跑的是同一套面板，也能預約同樣的會議室；少的是
-PoE、燈條，以及除了 Android 平板之外的內建讀卡機。每一種需要什麼、又要付出什麼代價，
+PoE、燈條，以及除了 Android 平板之外的內建讀卡機。它們的等級也低一階：平板是消費級硬體，是為個人
+斷斷續續使用而做的，不是為了整天掛在牆上。每一種需要什麼、又要付出什麼代價，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4aln5jrvdyhase5zjax-u">
+      <w:hyperlink w:history="1" r:id="rIdxxvyxwwxlzaea9zdizdgk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用平板當預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-other-devices-zh-hant" descr="連線精靈中，認證磚塊底下的 其他設備。" title="連線精靈中，認證磚塊底下的 其他設備。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1711,151 +1945,202 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">連線精靈中，認證磚塊底下的 其他設備。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 在每一台上驅動什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面的表是硬體。Offision 拿它做什麼 —— 能不能點亮燈條、怎麼讀卡、哪些機種可以遠端
 重新啟動 —— 是另一回事，逐台的答案在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx2axnmipuici5axnhvcev">
+      <w:hyperlink w:history="1" r:id="rIdfheh7ex-vf3vdauv_81of">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 在每一台面板上驅動什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各欄的意思</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">等級</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 是這台面板設計給什麼環境用的。這裡列的每一個型號都是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">商用等級</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：由 AV
+或數位看板廠商製造，供辦公室、大廳或走廊長時間無人值守連續運作。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">沒有任何一台是
+工業等級。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 這頁上的面板都沒有 IP 防護等級、沒有粉塵或振動數值、沒有延伸工作溫度
+範圍，也沒有任何一台通過工廠地面、倉儲走道或戶外牆面的認證。當環境是重點時，數字
+是原廠的 —— 請向供應商索取該型號的規格書。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">PoE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是幾乎每一台會議室面板的供電方式，而且 PoE+ 不等於 PoE：只符合 802.3af 的
 交換器埠可以帶起 Neat Pad 和 Crestron TSS-470E，但帶不動要 25 W 的 Qbic TD-1070。
 請看交換器整體的供電預算，不要只看埠上印的規格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀卡機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 分成兩種。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">內建 NFC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是指面板本身的面板後方就有 13.56 MHz 感應區，卡片
 直接感應在面板上 —— TD-1050 在下方中央，TD-1070 在右下，WRP-1000 在下方中央。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB 讀卡機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是外接一台讀卡機，它
 的行為像鍵盤，大家改成感應在那台讀卡機上。兩種最後都到同一個地方，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1rs7hg9fywa9gvi7fopl">
+      <w:hyperlink w:history="1" r:id="rIdndgt1my2emexc4dvg62ad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已停產</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是指 Qbic 已經不再販售這個型號。已經裝在牆上的面板照常運作，也仍然每個
 版本都會測試 —— 這個標記是為了避免有人替新案場下訂，或是編了五十台的預算才發現買
-不到。後繼機種請向供應商確認。</w:t>
+不到。後繼機種請向供應商確認，並且把新的那一台接到舊的那一台原本的記錄上 ——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-k-7rqsu4h2vw8gcz17kz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">更換故障的面板</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規格來自原廠:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 螢幕尺寸、PoE、Wi-Fi 和讀卡機都是製造商公布的數字，而且有好幾個機種出貨時的差異正好
 就在這幾點 —— Qbic 和 IAdea 面板的讀卡機是下訂時的選項，Wi-Fi 在大部分 Qbic 機種上
 也是選配。破折號（—）表示原廠沒有標示，不是表示這台沒有這項功能。在下訂一百台之前，
 請先向供應商確認確切料號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1934,51 +2219,51 @@
         <w:t xml:space="preserve"> 它跑瀏覽器播放器，沒有燈條、也沒有內建讀卡機
 —— 和瀏覽器裡的平板一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper 的會議室／桌面顯示器不是預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，這篇不涵蓋。它們不跑播放器、不接受
 觸控，是以自己的一套系統在運作，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamd1puyb_fzo02fkxlw2p">
+      <w:hyperlink w:history="1" r:id="rIdcxpmheew2gluztkzovcly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 電子紙標籤</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2403,51 +2688,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtdy1tyuvfac70syc2qb1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId4aln5jrvdyhase5zjax-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdx2axnmipuici5axnhvcev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdh1rs7hg9fywa9gvi7fopl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdamd1puyb_fzo02fkxlw2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/398408030d29ac7630672b719039a65623bdc848.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/022b33453c06731cc386f6b0cf8b469c5e1453b1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqp2vbsmz-eloaaktqfpgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdxxvyxwwxlzaea9zdizdgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfheh7ex-vf3vdauv_81of" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdndgt1my2emexc4dvg62ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId-k-7rqsu4h2vw8gcz17kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdcxpmheew2gluztkzovcly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/398408030d29ac7630672b719039a65623bdc848.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/022b33453c06731cc386f6b0cf8b469c5e1453b1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 支援哪些預約面板硬體</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>