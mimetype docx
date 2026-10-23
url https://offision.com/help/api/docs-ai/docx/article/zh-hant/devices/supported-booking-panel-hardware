--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqp2vbsmz-eloaaktqfpgb">
+      <w:hyperlink w:history="1" r:id="rIdcta8zwqk1_gmtwogbhnpd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/supported-booking-panel-hardware/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不做硬體，而是認證硬體。以下這些面板是每個版本都會驗證的機種，每一個在連接
 精靈裡都帶著自己的安裝指引，而且是向合作夥伴而不是向 Offision 購買。不在這份名單上
 的面板並沒有被擋住 —— 它和其他螢幕一樣可以跑瀏覽器播放器 —— 只是 Offision 沒有
 驗證它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -1854,51 +1854,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 下方是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：iPad、Android 或 Windows 平板，以及
 任何有網頁檢視的第三方螢幕。它們跑的是同一套面板，也能預約同樣的會議室；少的是
 PoE、燈條，以及除了 Android 平板之外的內建讀卡機。它們的等級也低一階：平板是消費級硬體，是為個人
 斷斷續續使用而做的，不是為了整天掛在牆上。每一種需要什麼、又要付出什麼代價，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxvyxwwxlzaea9zdizdgk">
+      <w:hyperlink w:history="1" r:id="rId7-hrvsiai-wybemlxgg95">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用平板當預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-other-devices-zh-hant" descr="連線精靈中，認證磚塊底下的 其他設備。" title="連線精靈中，認證磚塊底下的 其他設備。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1945,51 +1945,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">連線精靈中，認證磚塊底下的 其他設備。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 在每一台上驅動什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面的表是硬體。Offision 拿它做什麼 —— 能不能點亮燈條、怎麼讀卡、哪些機種可以遠端
 重新啟動 —— 是另一回事，逐台的答案在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfheh7ex-vf3vdauv_81of">
+      <w:hyperlink w:history="1" r:id="rIdaekap7437tofntamc5_o1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 在每一台面板上驅動什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各欄的意思</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2058,80 +2058,80 @@
         <w:t xml:space="preserve"> 分成兩種。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">內建 NFC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是指面板本身的面板後方就有 13.56 MHz 感應區，卡片
 直接感應在面板上 —— TD-1050 在下方中央，TD-1070 在右下，WRP-1000 在下方中央。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB 讀卡機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是外接一台讀卡機，它
 的行為像鍵盤，大家改成感應在那台讀卡機上。兩種最後都到同一個地方，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndgt1my2emexc4dvg62ad">
+      <w:hyperlink w:history="1" r:id="rIdbmd-xf6xvphup5277xhlj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已停產</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是指 Qbic 已經不再販售這個型號。已經裝在牆上的面板照常運作，也仍然每個
 版本都會測試 —— 這個標記是為了避免有人替新案場下訂，或是編了五十台的預算才發現買
 不到。後繼機種請向供應商確認，並且把新的那一台接到舊的那一台原本的記錄上 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-k-7rqsu4h2vw8gcz17kz">
+      <w:hyperlink w:history="1" r:id="rIdvaiaymgy4oo4hhczvi2lt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換故障的面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規格來自原廠:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 螢幕尺寸、PoE、Wi-Fi 和讀卡機都是製造商公布的數字，而且有好幾個機種出貨時的差異正好
@@ -2219,51 +2219,51 @@
         <w:t xml:space="preserve"> 它跑瀏覽器播放器，沒有燈條、也沒有內建讀卡機
 —— 和瀏覽器裡的平板一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper 的會議室／桌面顯示器不是預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，這篇不涵蓋。它們不跑播放器、不接受
 觸控，是以自己的一套系統在運作，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxpmheew2gluztkzovcly">
+      <w:hyperlink w:history="1" r:id="rId1fplawgkriqtjduwz-j8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 電子紙標籤</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2688,51 +2688,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqp2vbsmz-eloaaktqfpgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdxxvyxwwxlzaea9zdizdgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfheh7ex-vf3vdauv_81of" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdndgt1my2emexc4dvg62ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId-k-7rqsu4h2vw8gcz17kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdcxpmheew2gluztkzovcly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/398408030d29ac7630672b719039a65623bdc848.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/022b33453c06731cc386f6b0cf8b469c5e1453b1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcta8zwqk1_gmtwogbhnpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7-hrvsiai-wybemlxgg95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdaekap7437tofntamc5_o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdbmd-xf6xvphup5277xhlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdvaiaymgy4oo4hhczvi2lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId1fplawgkriqtjduwz-j8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0310ed835468af6b0d5cdfacca4e6fc82389707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe52477225062ad6f837f42c6efdfaad3c338720.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 支援哪些預約面板硬體</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>