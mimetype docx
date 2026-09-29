--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在會議室面板顯示公司標誌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把標誌放上門外的預約面板。約需五分鐘：設定在哪裡、圖片要多大， 以及會影響哪些面板。</w:t>
+        <w:t xml:space="preserve">把標誌放上門外的預約面板。約需五分鐘：設定在哪裡、圖片要多大，以及會影響哪些面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqck3eqvgn4pgubnj28vrm">
+      <w:hyperlink w:history="1" r:id="rIdlqlt_prgfbgd7puzrlcmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要能管理設備的帳戶，以及一張 PNG 標誌圖。這個設定屬於個別面板設定，
@@ -185,76 +185,76 @@
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 再開啟面板預覽下方的第一個群組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">背景與標誌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2524125"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-design-page-zh-hant" descr="面板設定的設計頁。" title="面板設定的設計頁。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2524125"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -282,244 +282,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 開啟顯示公司標誌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示公司標誌</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。上傳欄位只會在開啟後才出現在下方。</w:t>
+        <w:t xml:space="preserve">。上傳欄位只會在開啟後才出現在下方，連同標誌要放在什麼底色上
+的選項一起出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2105025"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-company-logo-zh-hant" descr="顯示公司標誌，以及開啟後出現的上傳欄位。" title="顯示公司標誌，以及開啟後出現的上傳欄位。"/>
+            <wp:docPr id="1" name="panel-show-company-logo-zh-hant" descr="顯示公司標誌，以及開啟後出現的上傳欄位與底色。" title="顯示公司標誌，以及開啟後出現的上傳欄位與底色。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2876550"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示公司標誌，以及開啟後出現的上傳欄位與底色。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">上傳圖片後會依面板比例開啟裁切視窗，尺寸為 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">336px × 144px</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，並存成 PNG，
+裁切框一開始就置中，並取這張圖能容納的最大範圍。接近這個比例的橫式標誌可以原樣
+通過裁切；方形或直式的標誌一定會被裁掉一部分，而這個視窗就是決定捨去哪一部分的
+地方：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">放大</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">縮小</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（旁邊有滑桿）、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">向左旋轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">向右旋轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">水平翻轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，
+以及重來一次的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。背景透明的圖片會顯示在棋盤格上，並標示</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保留透明背景</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，
+讓你在裁切時就看得出哪裡是透的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">標誌背景</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">在預覽旁邊，三個選項合在同一個控制項裡：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">透明</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">白色</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑色</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。預設是透明，在面板背景還不深、也不花的時候都沒問題；背景一深，為白紙
+去背的標誌就會沉下去。這時候選白色或黑色，不必把檔案重做一次。預覽會跟著你挑的
+選項走：白色與黑色會塗上真正的顏色，所以會在面板上消失的標誌先在這裡消失給你看；
+選透明時顯示的是棋盤格，而不是假裝成白色。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. 儲存</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">儲存列在編輯器下方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. 確認結果</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">看一下會議室門外的面板。標誌會與會議室名稱一起顯示在上方角落。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-with-logo-zh-hant" descr="顯示標誌的會議室面板。" title="顯示標誌的會議室面板。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2105025"/>
-[...112 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">顯示標誌的會議室面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">若面板看起來沒有變化:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-面板會在下一次更新時才套用，請先等一分鐘。使用迷你外觀的面板沒有位置放標誌，
-因此不會顯示；現代外觀與室內控制外觀則會顯示。</w:t>
+面板會在約 1 秒內套用。使用迷你外觀的面板沒有位置放標誌，因此不會顯示；
+現代外觀與室內控制外觀則會顯示。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 設計本身不顯示公司標誌，所以那裡的
+開關和底色都是淡色的。在你儲存的那一刻處於離線的面板，會一直顯示
+舊的標誌，直到重新啟動為止。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -935,51 +1070,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqck3eqvgn4pgubnj28vrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8b803ab5cf1205886c2e8fa85d09dc6e8ef8de9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ac0f6c8fe41f82c0163cf579fed46cc9886dde1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bbcc2e4e1627e3db408eb8ae49c800fcb4d934.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqlt_prgfbgd7puzrlcmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fca22e38956736681bbb7e6d651649ce427644a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bbcc2e4e1627e3db408eb8ae49c800fcb4d934.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在會議室面板顯示公司標誌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>