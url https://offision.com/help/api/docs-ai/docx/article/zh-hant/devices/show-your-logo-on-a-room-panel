--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqlt_prgfbgd7puzrlcmt">
+      <w:hyperlink w:history="1" r:id="rIdigo7qjvw10hp8_s2gn5qb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要能管理設備的帳戶，以及一張 PNG 標誌圖。這個設定屬於個別面板設定，
@@ -1070,51 +1070,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqlt_prgfbgd7puzrlcmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fca22e38956736681bbb7e6d651649ce427644a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bbcc2e4e1627e3db408eb8ae49c800fcb4d934.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigo7qjvw10hp8_s2gn5qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf5c1a59836afc25d7d0acbbd3d47480507167c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4387c90d82a96632309957be6ec3113127f81bf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在會議室面板顯示公司標誌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>