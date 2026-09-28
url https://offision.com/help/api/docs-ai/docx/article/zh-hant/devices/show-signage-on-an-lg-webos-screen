--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 LG webOS 螢幕上播放數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">LG 數位看板顯示器不會安裝 Offision 應用程式。把顯示器本身的「通過 URL 播放」 載入器指向 Offision 並重新啟動，螢幕就會顯示一組六位字元的代碼，用來認領這面 螢幕並綁定內容。</w:t>
+        <w:t xml:space="preserve">LG 數位看板顯示器不會安裝 Offision 應用程式。把顯示器本身的「通過 URL 播放」載入器指向 Offision 並重新啟動，螢幕就會顯示一組六位字元的代碼，用來認領這面螢幕並綁定內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyb9ql1o9ofv47ntcomffh">
+      <w:hyperlink w:history="1" r:id="rIdskdhmi8xvbc_mdaqkzljh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LG 數位看板顯示器並沒有在跑 Offision 的應用程式。上面什麼都沒有安裝，也裝不了。
 真正播放內容的是顯示器自己的韌體：webOS 數位看板內建一個載入器，開機時開啟一個網址
 並讓它一直留在畫面上，而那個網址就是 Offision。所以整個設定就是在顯示器選單裡的兩
 分鐘，加上一組六位字元的代碼——沒有檔案要複製，也不必準備隨身碟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1265,51 +1265,51 @@
               <w:t xml:space="preserve">內容裡的影片一直不播</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個硬體不會播放上傳的影片檔。請把影片放到 YouTube，改用 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">YouTube</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 小工具（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddfohtk1nj3rlm26vfzyz2">
+            <w:hyperlink w:history="1" r:id="rIdhqoihrf0zlamwijkw4ouc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在待機的面板上播放品牌畫面</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1317,51 +1317,51 @@
               <w:t xml:space="preserve">螢幕不會熄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這裡的背光不歸 Offision 控制。請用顯示器自己的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DPM</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 設定（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjdtcp8cocvtctm4ilvczi">
+            <w:hyperlink w:history="1" r:id="rIdyvgjmbnmt33a74ljya74k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">節省會議室面板的用電</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個做法不包含</w:t>
@@ -1870,51 +1870,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyb9ql1o9ofv47ntcomffh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIddfohtk1nj3rlm26vfzyz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdjdtcp8cocvtctm4ilvczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/922cf44562203a865f6735c01ac7e9a63a77209f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6f75f812c9a583d09643659e5012f003457a96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/964c80196630feb15e39501dc79164890802f098.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ddd278b579c720d074f5943db2f915d4b804ff8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdskdhmi8xvbc_mdaqkzljh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdhqoihrf0zlamwijkw4ouc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdyvgjmbnmt33a74ljya74k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/922cf44562203a865f6735c01ac7e9a63a77209f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6f75f812c9a583d09643659e5012f003457a96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/964c80196630feb15e39501dc79164890802f098.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ddd278b579c720d074f5943db2f915d4b804ff8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 LG webOS 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>