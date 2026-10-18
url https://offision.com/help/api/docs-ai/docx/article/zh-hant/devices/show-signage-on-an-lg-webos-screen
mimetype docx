--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdskdhmi8xvbc_mdaqkzljh">
+      <w:hyperlink w:history="1" r:id="rId1eavpsm-iav11xmb0ju7q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LG 數位看板顯示器並沒有在跑 Offision 的應用程式。上面什麼都沒有安裝，也裝不了。
 真正播放內容的是顯示器自己的韌體：webOS 數位看板內建一個載入器，開機時開啟一個網址
 並讓它一直留在畫面上，而那個網址就是 Offision。所以整個設定就是在顯示器選單裡的兩
 分鐘，加上一組六位字元的代碼——沒有檔案要複製，也不必準備隨身碟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1265,51 +1265,51 @@
               <w:t xml:space="preserve">內容裡的影片一直不播</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個硬體不會播放上傳的影片檔。請把影片放到 YouTube，改用 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">YouTube</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 小工具（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhqoihrf0zlamwijkw4ouc">
+            <w:hyperlink w:history="1" r:id="rIdusdiom189oshxgzziqbmg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在待機的面板上播放品牌畫面</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1317,51 +1317,51 @@
               <w:t xml:space="preserve">螢幕不會熄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這裡的背光不歸 Offision 控制。請用顯示器自己的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DPM</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 設定（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyvgjmbnmt33a74ljya74k">
+            <w:hyperlink w:history="1" r:id="rIdsln_91ftkihupmas9wqxw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">節省會議室面板的用電</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個做法不包含</w:t>
@@ -1870,51 +1870,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdskdhmi8xvbc_mdaqkzljh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdhqoihrf0zlamwijkw4ouc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdyvgjmbnmt33a74ljya74k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/922cf44562203a865f6735c01ac7e9a63a77209f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6f75f812c9a583d09643659e5012f003457a96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/964c80196630feb15e39501dc79164890802f098.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ddd278b579c720d074f5943db2f915d4b804ff8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1eavpsm-iav11xmb0ju7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdusdiom189oshxgzziqbmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdsln_91ftkihupmas9wqxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8b0fa8e8363b2dc6a365e0e01b9ac3767314f9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b23f3236591fb5eab842297b79970f42bf1fb771.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17df886c33ae977221b3788f4fb7b8ea61e9487b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8fb6a135023b327c417976b1f289ed996f49d8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 LG webOS 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>