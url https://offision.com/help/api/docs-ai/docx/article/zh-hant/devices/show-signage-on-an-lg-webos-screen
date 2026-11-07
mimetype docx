--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1eavpsm-iav11xmb0ju7q">
+      <w:hyperlink w:history="1" r:id="rIdxki6ajqesdonziio94wkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LG 數位看板顯示器並沒有在跑 Offision 的應用程式。上面什麼都沒有安裝，也裝不了。
 真正播放內容的是顯示器自己的韌體：webOS 數位看板內建一個載入器，開機時開啟一個網址
 並讓它一直留在畫面上，而那個網址就是 Offision。所以整個設定就是在顯示器選單裡的兩
 分鐘，加上一組六位字元的代碼——沒有檔案要複製，也不必準備隨身碟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1265,51 +1265,51 @@
               <w:t xml:space="preserve">內容裡的影片一直不播</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個硬體不會播放上傳的影片檔。請把影片放到 YouTube，改用 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">YouTube</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 小工具（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdusdiom189oshxgzziqbmg">
+            <w:hyperlink w:history="1" r:id="rIdj7a8etw2q5tysvmf4jxop">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在待機的面板上播放品牌畫面</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1317,51 +1317,51 @@
               <w:t xml:space="preserve">螢幕不會熄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這裡的背光不歸 Offision 控制。請用顯示器自己的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DPM</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 設定（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsln_91ftkihupmas9wqxw">
+            <w:hyperlink w:history="1" r:id="rIdr2xxc_yjfogcvh69lp2nx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">節省會議室面板的用電</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個做法不包含</w:t>
@@ -1870,51 +1870,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1eavpsm-iav11xmb0ju7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdusdiom189oshxgzziqbmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdsln_91ftkihupmas9wqxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8b0fa8e8363b2dc6a365e0e01b9ac3767314f9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b23f3236591fb5eab842297b79970f42bf1fb771.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17df886c33ae977221b3788f4fb7b8ea61e9487b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8fb6a135023b327c417976b1f289ed996f49d8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxki6ajqesdonziio94wkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdj7a8etw2q5tysvmf4jxop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdr2xxc_yjfogcvh69lp2nx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8b0fa8e8363b2dc6a365e0e01b9ac3767314f9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b23f3236591fb5eab842297b79970f42bf1fb771.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17df886c33ae977221b3788f4fb7b8ea61e9487b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8fb6a135023b327c417976b1f289ed996f49d8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 LG webOS 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>