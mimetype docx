--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Zoom Rooms 螢幕上播放數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoom Rooms 的數位看板包含在你已經有的授權裡。在 Zoom 網頁入口把 Offision 加成一個 網址，房間沒在開會時，螢幕就會播出你的內容。</w:t>
+        <w:t xml:space="preserve">Zoom Rooms 的數位看板包含在你已經有的授權裡。在 Zoom 網頁入口把 Offision 加成一個網址，房間沒在開會時，螢幕就會播出你的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydj5gp5tl3pnbnvmksog7">
+      <w:hyperlink w:history="1" r:id="rIdmps5syh-6ohuqftmdhdmu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-zoom-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms 已經有數位看板功能好些年了，而且它收網址就跟收圖片一樣自然。把它指向
 Offision，房間沒在開會時螢幕就會播出今天的預約——不需要再向 Zoom 加購，因為數位看板
 本來就包含在這個房間已經有的 Zoom Rooms 授權裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -339,51 +339,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會議。走廊或休息區的螢幕，通常這就是划算的選擇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，而且它在任何硬體之前就存在。先把它建好——
 這一步的全部說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ziwlwtzyflfmhqqh6n0j">
+      <w:hyperlink w:history="1" r:id="rId68lsbtnymwxg5incier1x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
@@ -461,63 +461,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">第四個用途，無線投影待機畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片請用 Youtube 小工具:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上傳的影片檔在這面螢幕上不會播放——會議室內建的瀏覽器播不了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlogllqskwka63nt5ajknb">
+      <w:hyperlink w:history="1" r:id="rIdydtt9pkxgsh_pdu4erh1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的檔案。把影片放上 YouTube，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3poq-i56mlcl-ig4ahw6b">
+      <w:hyperlink w:history="1" r:id="rIdeqnwc03qfsyetu7clvuv2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Youtube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具放進設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms 不會在內容上畫任何東西，所以設計不必留白。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
@@ -530,51 +530,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留區域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是給會
 在底部畫自己連線卡的無線投影設備用的，這裡請保持關閉——開了只會白白少掉一條螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把 Offision 加成看板內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步全部在 Zoom 網頁入口進行。Zoom 自己的設定文件是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaovoigoi3jl3erqawbydu">
+      <w:hyperlink w:history="1" r:id="rId1iejxb17vahxp7fjrgi7-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Zoom Rooms 數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2042,51 +2042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdydj5gp5tl3pnbnvmksog7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rId6ziwlwtzyflfmhqqh6n0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdlogllqskwka63nt5ajknb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rId3poq-i56mlcl-ig4ahw6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdaovoigoi3jl3erqawbydu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2193cf523c528fd0b4af9b8dc32aabc8aeb09267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3c5aab000964207fb4e2176b61a15830c158842.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a475a5e083aed9e844891e45c5849aa6ff3acdf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4685ea0dd6f3b7b01b0d04c5f23245491f3c31c7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6af6bdc71dc313bd664cde5c65289470709b3b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmps5syh-6ohuqftmdhdmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rId68lsbtnymwxg5incier1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdydtt9pkxgsh_pdu4erh1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdeqnwc03qfsyetu7clvuv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rId1iejxb17vahxp7fjrgi7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2193cf523c528fd0b4af9b8dc32aabc8aeb09267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3c5aab000964207fb4e2176b61a15830c158842.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a475a5e083aed9e844891e45c5849aa6ff3acdf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4685ea0dd6f3b7b01b0d04c5f23245491f3c31c7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6af6bdc71dc313bd664cde5c65289470709b3b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Zoom Rooms 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>