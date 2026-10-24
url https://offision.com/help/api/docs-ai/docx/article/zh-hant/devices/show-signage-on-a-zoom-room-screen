--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmps5syh-6ohuqftmdhdmu">
+      <w:hyperlink w:history="1" r:id="rIdlqqwzdp_oqf0k2n7254-r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-zoom-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms 已經有數位看板功能好些年了，而且它收網址就跟收圖片一樣自然。把它指向
 Offision，房間沒在開會時螢幕就會播出今天的預約——不需要再向 Zoom 加購，因為數位看板
 本來就包含在這個房間已經有的 Zoom Rooms 授權裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -339,51 +339,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會議。走廊或休息區的螢幕，通常這就是划算的選擇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，而且它在任何硬體之前就存在。先把它建好——
 這一步的全部說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId68lsbtnymwxg5incier1x">
+      <w:hyperlink w:history="1" r:id="rIdb2uaorhb7zlatkksaio4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
@@ -461,63 +461,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">第四個用途，無線投影待機畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片請用 Youtube 小工具:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上傳的影片檔在這面螢幕上不會播放——會議室內建的瀏覽器播不了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydtt9pkxgsh_pdu4erh1w">
+      <w:hyperlink w:history="1" r:id="rIdbsonkwuigntcrgxgs2l-4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的檔案。把影片放上 YouTube，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqnwc03qfsyetu7clvuv2">
+      <w:hyperlink w:history="1" r:id="rId24fru6zklbu1pmkp9kdsu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Youtube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具放進設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms 不會在內容上畫任何東西，所以設計不必留白。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
@@ -530,51 +530,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留區域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是給會
 在底部畫自己連線卡的無線投影設備用的，這裡請保持關閉——開了只會白白少掉一條螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把 Offision 加成看板內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步全部在 Zoom 網頁入口進行。Zoom 自己的設定文件是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1iejxb17vahxp7fjrgi7-">
+      <w:hyperlink w:history="1" r:id="rIdxb8rr0xsjjhnvr_sswmvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Zoom Rooms 數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2042,51 +2042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmps5syh-6ohuqftmdhdmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rId68lsbtnymwxg5incier1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdydtt9pkxgsh_pdu4erh1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdeqnwc03qfsyetu7clvuv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rId1iejxb17vahxp7fjrgi7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2193cf523c528fd0b4af9b8dc32aabc8aeb09267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3c5aab000964207fb4e2176b61a15830c158842.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a475a5e083aed9e844891e45c5849aa6ff3acdf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4685ea0dd6f3b7b01b0d04c5f23245491f3c31c7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6af6bdc71dc313bd664cde5c65289470709b3b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqqwzdp_oqf0k2n7254-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdb2uaorhb7zlatkksaio4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdbsonkwuigntcrgxgs2l-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rId24fru6zklbu1pmkp9kdsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdxb8rr0xsjjhnvr_sswmvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dce0dc25deb2eb7d412eb5fbebbb14f90fb40d5a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dbafc12a6a802bc3b8ebffd9789bb043424900e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d95f2db2608c05e7fbfafa2d68b8d972bc649bbf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b292bcff69fa172ec30596c7a06925bbc309c5ba.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/533ada5e9f3917046b4e1ea1090751d1a1ace3a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e887918523dc19a1daf5b4488ac541c8a2116a93.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed04024d747dd4ba795cb953308b5c30563d1c8b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Zoom Rooms 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>