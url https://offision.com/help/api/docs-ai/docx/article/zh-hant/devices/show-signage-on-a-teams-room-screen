--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9nuib06q4aagggjhylwz">
+      <w:hyperlink w:history="1" r:id="rId23bct7p9h8w_5t3rsv9oe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-teams-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teams Rooms 設備本來就掌握著會議室盡頭那面螢幕，而且從 Teams Rooms 5.1 起，它可以在
 沒有會議時用一個網頁填滿那面螢幕。把 Offision 的位址當成它的看板來源，房間在會議之間
 顯示的就會是今天的預約，而不是 Teams 首頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -378,51 +378,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後在 Offision 這邊，一個能管理數位看板與設備的帳號——以及大約 20 分鐘，其中大部分
 花在 Microsoft 的入口上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，而且它在任何硬體之前就存在。先把它建好——
 這一步的全部說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi7acj5ie7y-exmd97garc">
+      <w:hyperlink w:history="1" r:id="rIdpwrztxo3tn4mp4scqrihq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
@@ -500,63 +500,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">第四個用途，無線投影待機畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片請用 Youtube 小工具:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上傳的影片檔在這面螢幕上不會播放——設備內建的瀏覽器播不了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmac60fs73pbluphlg2f3h">
+      <w:hyperlink w:history="1" r:id="rIdwgkhqw7eomfjwhcpb0cg-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的檔案。把影片放上 YouTube，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtv85omv7zloqo5yfr3hhs">
+      <w:hyperlink w:history="1" r:id="rIdlkmvvtmrbupkdpw6caiov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Youtube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具放進設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">把畫面上方留乾淨:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 數位看板播放時，Teams 會把自己的橫幅——房間名稱與行事曆預覽——畫在畫面</w:t>
@@ -591,97 +591,97 @@
         <w:t xml:space="preserve">在這裡幫不上忙：它清的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">底部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">那一條，是給會在下面畫自己
 連線卡的無線投影設備用的。這面螢幕上真正有用的是帶狀區的位置——在內容的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁把
 卡片列與文字條放到底邊，把上面讓給橫幅。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboyx9-t5xe0kj5o06mhms">
+      <w:hyperlink w:history="1" r:id="rIddeek-pyzrrih8o0pxhjxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫幅也可以在入口的數位看板</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">偏好設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡整個關掉，讓內容拿到整面螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把 Offision 加成看板來源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步全部在 Teams Rooms Pro 管理入口進行。Microsoft 自己的設定文件是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8uhk1txazf94j-tbuebm">
+      <w:hyperlink w:history="1" r:id="rIdpp_2yf08i7x_zlll914vd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Microsoft Teams Rooms 部署數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">前往</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2235,51 +2235,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda9nuib06q4aagggjhylwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdi7acj5ie7y-exmd97garc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdmac60fs73pbluphlg2f3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdtv85omv7zloqo5yfr3hhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdboyx9-t5xe0kj5o06mhms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdw8uhk1txazf94j-tbuebm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d9915efb3b54e407de9ed902e6623af7c533598.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/677b8d9dc24077dff1303e83d11b966ad358bad7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/683834a33c87f1031f79774c0f917a6f8124f74b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe2a4350ec086426bc7b9d68de3861d830ba67e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ea32a67116061328f47207a568f89d60db1167f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23bct7p9h8w_5t3rsv9oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdpwrztxo3tn4mp4scqrihq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdwgkhqw7eomfjwhcpb0cg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdlkmvvtmrbupkdpw6caiov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIddeek-pyzrrih8o0pxhjxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdpp_2yf08i7x_zlll914vd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d9915efb3b54e407de9ed902e6623af7c533598.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/677b8d9dc24077dff1303e83d11b966ad358bad7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/683834a33c87f1031f79774c0f917a6f8124f74b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe2a4350ec086426bc7b9d68de3861d830ba67e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ea32a67116061328f47207a568f89d60db1167f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Microsoft Teams Rooms 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>