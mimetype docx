--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId23bct7p9h8w_5t3rsv9oe">
+      <w:hyperlink w:history="1" r:id="rId7ahcdpxgqh6m56osaaryx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-teams-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teams Rooms 設備本來就掌握著會議室盡頭那面螢幕，而且從 Teams Rooms 5.1 起，它可以在
 沒有會議時用一個網頁填滿那面螢幕。把 Offision 的位址當成它的看板來源，房間在會議之間
 顯示的就會是今天的預約，而不是 Teams 首頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -378,51 +378,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後在 Offision 這邊，一個能管理數位看板與設備的帳號——以及大約 20 分鐘，其中大部分
 花在 Microsoft 的入口上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，而且它在任何硬體之前就存在。先把它建好——
 這一步的全部說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwrztxo3tn4mp4scqrihq">
+      <w:hyperlink w:history="1" r:id="rIdi8f-etxel9opebxydcqov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
@@ -500,63 +500,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">第四個用途，無線投影待機畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片請用 Youtube 小工具:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上傳的影片檔在這面螢幕上不會播放——設備內建的瀏覽器播不了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgkhqw7eomfjwhcpb0cg-">
+      <w:hyperlink w:history="1" r:id="rIdg9q-itdln37myyzqknkf9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的檔案。把影片放上 YouTube，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkmvvtmrbupkdpw6caiov">
+      <w:hyperlink w:history="1" r:id="rIdicyf1-ewdcjfuqp2nar13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Youtube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具放進設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">把畫面上方留乾淨:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 數位看板播放時，Teams 會把自己的橫幅——房間名稱與行事曆預覽——畫在畫面</w:t>
@@ -591,97 +591,97 @@
         <w:t xml:space="preserve">在這裡幫不上忙：它清的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">底部</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">那一條，是給會在下面畫自己
 連線卡的無線投影設備用的。這面螢幕上真正有用的是帶狀區的位置——在內容的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁把
 卡片列與文字條放到底邊，把上面讓給橫幅。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddeek-pyzrrih8o0pxhjxi">
+      <w:hyperlink w:history="1" r:id="rIdunh0tvabjxpo_i811omxj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫幅也可以在入口的數位看板</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">偏好設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡整個關掉，讓內容拿到整面螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把 Offision 加成看板來源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步全部在 Teams Rooms Pro 管理入口進行。Microsoft 自己的設定文件是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpp_2yf08i7x_zlll914vd">
+      <w:hyperlink w:history="1" r:id="rIduq4hth_pcoozxvongzmgg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Microsoft Teams Rooms 部署數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">前往</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2235,51 +2235,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23bct7p9h8w_5t3rsv9oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdpwrztxo3tn4mp4scqrihq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdwgkhqw7eomfjwhcpb0cg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdlkmvvtmrbupkdpw6caiov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIddeek-pyzrrih8o0pxhjxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdpp_2yf08i7x_zlll914vd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d9915efb3b54e407de9ed902e6623af7c533598.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/677b8d9dc24077dff1303e83d11b966ad358bad7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/683834a33c87f1031f79774c0f917a6f8124f74b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe2a4350ec086426bc7b9d68de3861d830ba67e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ea32a67116061328f47207a568f89d60db1167f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7ahcdpxgqh6m56osaaryx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdi8f-etxel9opebxydcqov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdg9q-itdln37myyzqknkf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdicyf1-ewdcjfuqp2nar13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdunh0tvabjxpo_i811omxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIduq4hth_pcoozxvongzmgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52718324a86542ec6bb7a31f697bc4d69d146a49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8211d423125e8ed1f89c01f28878c4d15425602f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d95f2db2608c05e7fbfafa2d68b8d972bc649bbf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0264a268ce7a6b84a40671fb1e5b333a1924759d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fea836919fadd27527e73ac05d2c76e94d843eac.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11b59ee6793a53c6008451d154b1cda9e2034047.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed04024d747dd4ba795cb953308b5c30563d1c8b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Microsoft Teams Rooms 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>