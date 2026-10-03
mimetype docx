--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Qbic 螢幕上播數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic 的 BXP 是一台用 HDMI 帶動普通螢幕的小主機。怎麼把它配對成數位看板，以及 該按螢幕的工作——只播內容、畫動態樓層平面圖、還是給人觸控——挑哪一款。</w:t>
+        <w:t xml:space="preserve">Qbic 的 BXP 是一台用 HDMI 帶動普通螢幕的小主機。怎麼把它配對成數位看板，以及該按螢幕的工作——只播內容、畫動態樓層平面圖、還是給人觸控——挑哪一款。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrgzrbdsol9bkpc5vbsiq">
+      <w:hyperlink w:history="1" r:id="rIdwr9mzor4xj5o41bmxmci5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-qbic-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP</w:t>
       </w:r>
@@ -507,51 +507,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP 沒有讀卡機，也沒有光條。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些屬於預約面板；數位看板的螢幕就是螢幕。
 如果人需要在這面螢幕上證明自己是誰，那就不是數位看板而是自助服務機——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmirh9dmnyaajb8s0iq7on">
+      <w:hyperlink w:history="1" r:id="rIdobd0fdpuqanuq52akcs_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在接待處放一台 Qbic 自助服務機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控是宣告的，不是偵測的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 只有在製作內容時開了 </w:t>
@@ -646,51 +646,51 @@
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於螢幕的那幾個問題，請照 BXP 接上去的那台顯示器回答——形狀、尺寸，以及它是不是
 觸控螢幕。內容要放什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy82t185yvkzrnjxzrekwn">
+      <w:hyperlink w:history="1" r:id="rIdejsonnaeus6clhmsynxnl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">製作數位看板內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把主機接上螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 BXP 拉 HDMI 到顯示器、接網路，最後接電。把顯示器切到那個 HDMI 輸入然後別再動
@@ -766,63 +766,63 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在數位看板螢幕上，裝不裝應用程式比在預約面板上更重要。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 瀏覽器模式下上傳的
 影片完全不會播——主機沒有地方下載那個檔案，所以封面圖會一直停在那裡。一面以
 影片輪播為主軸的牆，正好就是瀏覽器模式無聲失敗的場合。抉擇見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd9vqfs5b9hnz2s8-yonbr">
+      <w:hyperlink w:history="1" r:id="rIdts_4flcaku2bl_ipuwfuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxgj8gjwsenehdya606hy">
+      <w:hyperlink w:history="1" r:id="rIdtjwiuz64cn67qzmul71el">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 配對成數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在主控台前往</w:t>
@@ -1587,97 +1587,97 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">螢幕在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpr0fac11zrm1ndgaaajcq">
+            <w:hyperlink w:history="1" r:id="rIdptyz7ktaivasqbw7i-hvm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會讓螢幕變成預約面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> BXP 沒有讀卡機也沒有光條，而且數位看板走的
 精靈跟會議室面板不同。就算是兩邊都做得到的硬體，也得先從一邊解除，另一邊才認領
 得到 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3n7l9qpghp57fn5gccnmd">
+      <w:hyperlink w:history="1" r:id="rIdnbiyiyogurkcrqpwykwyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1706,51 +1706,51 @@
       <w:r>
         <w:t xml:space="preserve"> 螢幕尺寸、亮度和怎麼安裝，是顯示器製造商的事，不是
 Offision 的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不涵蓋電子紙。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddykddqu5fmpodsqe4qnf">
+      <w:hyperlink w:history="1" r:id="rIdphs6qggxfxg2q30dohek-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 電子紙標籤</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2175,51 +2175,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrgzrbdsol9bkpc5vbsiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdmirh9dmnyaajb8s0iq7on" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdy82t185yvkzrnjxzrekwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdd9vqfs5b9hnz2s8-yonbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnxgj8gjwsenehdya606hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdpr0fac11zrm1ndgaaajcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId3n7l9qpghp57fn5gccnmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdddykddqu5fmpodsqe4qnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4bbfc786427797618a18ac05183c015c45d0662.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38eef00a58bc1a60e58dfdae317087eb7d5bae5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79dfcee40b9e9202952b1fc950b1b19158741fef.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwr9mzor4xj5o41bmxmci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdobd0fdpuqanuq52akcs_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdejsonnaeus6clhmsynxnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdts_4flcaku2bl_ipuwfuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdtjwiuz64cn67qzmul71el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdptyz7ktaivasqbw7i-hvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdnbiyiyogurkcrqpwykwyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdphs6qggxfxg2q30dohek-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4bbfc786427797618a18ac05183c015c45d0662.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38eef00a58bc1a60e58dfdae317087eb7d5bae5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79dfcee40b9e9202952b1fc950b1b19158741fef.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 螢幕上播數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>