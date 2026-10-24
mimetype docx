--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwr9mzor4xj5o41bmxmci5">
+      <w:hyperlink w:history="1" r:id="rIdbpc0pjomytpjwyflwzl_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-qbic-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP</w:t>
       </w:r>
@@ -507,51 +507,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP 沒有讀卡機，也沒有光條。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些屬於預約面板；數位看板的螢幕就是螢幕。
 如果人需要在這面螢幕上證明自己是誰，那就不是數位看板而是自助服務機——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobd0fdpuqanuq52akcs_k">
+      <w:hyperlink w:history="1" r:id="rIdcrqg7if24h1e1_fshhede">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在接待處放一台 Qbic 自助服務機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控是宣告的，不是偵測的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 只有在製作內容時開了 </w:t>
@@ -646,51 +646,51 @@
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於螢幕的那幾個問題，請照 BXP 接上去的那台顯示器回答——形狀、尺寸，以及它是不是
 觸控螢幕。內容要放什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejsonnaeus6clhmsynxnl">
+      <w:hyperlink w:history="1" r:id="rId-mvdvdxnes8suw0pzkjic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">製作數位看板內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把主機接上螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 BXP 拉 HDMI 到顯示器、接網路，最後接電。把顯示器切到那個 HDMI 輸入然後別再動
@@ -766,63 +766,63 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在數位看板螢幕上，裝不裝應用程式比在預約面板上更重要。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 瀏覽器模式下上傳的
 影片完全不會播——主機沒有地方下載那個檔案，所以封面圖會一直停在那裡。一面以
 影片輪播為主軸的牆，正好就是瀏覽器模式無聲失敗的場合。抉擇見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdts_4flcaku2bl_ipuwfuc">
+      <w:hyperlink w:history="1" r:id="rIdo8mulobix-aopjnt-gn8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjwiuz64cn67qzmul71el">
+      <w:hyperlink w:history="1" r:id="rId_jvla1brhucflvhgu_pfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 配對成數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在主控台前往</w:t>
@@ -1587,97 +1587,97 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">螢幕在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdptyz7ktaivasqbw7i-hvm">
+            <w:hyperlink w:history="1" r:id="rIdh3mbm55acmz9e4xxgmgjd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會讓螢幕變成預約面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> BXP 沒有讀卡機也沒有光條，而且數位看板走的
 精靈跟會議室面板不同。就算是兩邊都做得到的硬體，也得先從一邊解除，另一邊才認領
 得到 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbiyiyogurkcrqpwykwyd">
+      <w:hyperlink w:history="1" r:id="rIdav76vimkaqnme0wd3kzi3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1706,51 +1706,51 @@
       <w:r>
         <w:t xml:space="preserve"> 螢幕尺寸、亮度和怎麼安裝，是顯示器製造商的事，不是
 Offision 的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不涵蓋電子紙。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphs6qggxfxg2q30dohek-">
+      <w:hyperlink w:history="1" r:id="rId6hymqog_u2ny4fygoih9t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 電子紙標籤</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2175,51 +2175,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwr9mzor4xj5o41bmxmci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdobd0fdpuqanuq52akcs_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdejsonnaeus6clhmsynxnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdts_4flcaku2bl_ipuwfuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdtjwiuz64cn67qzmul71el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdptyz7ktaivasqbw7i-hvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdnbiyiyogurkcrqpwykwyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdphs6qggxfxg2q30dohek-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4bbfc786427797618a18ac05183c015c45d0662.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38eef00a58bc1a60e58dfdae317087eb7d5bae5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79dfcee40b9e9202952b1fc950b1b19158741fef.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpc0pjomytpjwyflwzl_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdcrqg7if24h1e1_fshhede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rId-mvdvdxnes8suw0pzkjic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdo8mulobix-aopjnt-gn8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId_jvla1brhucflvhgu_pfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdh3mbm55acmz9e4xxgmgjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdav76vimkaqnme0wd3kzi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId6hymqog_u2ny4fygoih9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbfc7fc4ff974ca9a3ae53f6ef46c19eff8d1600.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e42270952b1dedd26ca0a79df123c4eaaabf30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdbd3ae843d434fa4561355446322b78d31ec5cf.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 螢幕上播數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>