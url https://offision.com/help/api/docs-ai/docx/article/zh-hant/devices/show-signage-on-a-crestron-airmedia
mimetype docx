--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Crestron AirMedia 螢幕上播放數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">AirMedia 接收器本來就掌握著會議室的大螢幕。把它自己的看板設定指向 Offision， 沒人投影的時間就會播出你的內容——再加上一個版面開關，讓設備自己的連線卡不會壓在 內容上。</w:t>
+        <w:t xml:space="preserve">AirMedia 接收器本來就掌握著會議室的大螢幕。把它自己的看板設定指向 Offision，沒人投影的時間就會播出你的內容——再加上一個版面開關，讓設備自己的連線卡不會壓在內容上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_9gtu8bwfshh-er_hqcn2">
+      <w:hyperlink w:history="1" r:id="rIdvh4a8wwzj2ayc2vbvsv1u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-crestron-airmedia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AirMedia 接收器本來就是驅動會議室盡頭那面螢幕的設備，而且它自己就有一個數位看板
 設定。把那個設定指向 Offision，這面一整天大多在顯示投影代碼的螢幕，就改成顯示今天
 的預約——而且有人要投影時，它立刻把螢幕交還回去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -343,51 +343,51 @@
         </w:rPr>
         <w:t xml:space="preserve">AM-3100-WF-I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。AM-3200 與
 AM-3100 系列的其他機型共用同一個設定頁，行為也一樣，只是不在測試名單上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，而且它在任何硬體之前就存在。先把它建好——
 這一步的全部說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsidub7fyow4yp1ym0trh7">
+      <w:hyperlink w:history="1" r:id="rIdapo4ovgsc85nt-quvzo0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
@@ -466,63 +466,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">第四個用途，無線投影待機畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片請用 Youtube 小工具:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上傳的影片檔在這面螢幕上不會播放——接收器內建的瀏覽器播不了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuhv0sktskau99sap6otk">
+      <w:hyperlink w:history="1" r:id="rIdgmwc4mrltpllxgsyalxn3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的檔案。把影片放上 YouTube，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8asq0qalo_2bts1qafflv">
+      <w:hyperlink w:history="1" r:id="rIdsrzwa0lzpqe9rigcd23g2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Youtube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具放進設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把底部那條留空</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接收器會把自己的連線卡——房間名稱與投影代碼——畫在螢幕底部。那張卡不是 Offision 畫
@@ -536,95 +536,95 @@
       <w:r>
         <w:t xml:space="preserve">在內容的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留區域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它會把主畫面底部那一條留空，讓那張卡有地方落腳，
 而不是壓在你的內容上。其他什麼都不會縮。開關在哪裡、對設計其他部分有什麼影響，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx6xnay2hc-mem8s_gbvim">
+      <w:hyperlink w:history="1" r:id="rIdj_o_u5czez1imm6dgywqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這個用途會替你打開它。如果你是從別的用途開始的，還是確認一下：
 這個開關只會出現在 43 吋以上的橫向 16:9 設計上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把接收器指向 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步全部在接收器上進行，不在 Offision。這個頁面 Crestron 自己的參考文件是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlle_eeruhxznnscpfxm3q">
+      <w:hyperlink w:history="1" r:id="rId7rgxpd_mtvo42dpqifh4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AirMedia Series 3 產品手冊</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用瀏覽器開啟接收器顯示在會議室螢幕上的 IP 位址或主機名稱，選擇 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2356,51 +2356,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_9gtu8bwfshh-er_hqcn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdsidub7fyow4yp1ym0trh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdiuhv0sktskau99sap6otk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rId8asq0qalo_2bts1qafflv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdx6xnay2hc-mem8s_gbvim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdlle_eeruhxznnscpfxm3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dae072110823c35c5a9f813d3cb78da2dbbb8525.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03a08455d9060f9e0fc416d2450e6eb782dba2f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deced84bd0a80d4beec8c99916ac98ba10cfe9a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c194dcc60346c4b4cb1c7cdedd496e8a65b367.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e377c4f7ae65c52d051b34e15332b9f146224d7c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvh4a8wwzj2ayc2vbvsv1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdapo4ovgsc85nt-quvzo0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdgmwc4mrltpllxgsyalxn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdsrzwa0lzpqe9rigcd23g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdj_o_u5czez1imm6dgywqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rId7rgxpd_mtvo42dpqifh4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dae072110823c35c5a9f813d3cb78da2dbbb8525.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03a08455d9060f9e0fc416d2450e6eb782dba2f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deced84bd0a80d4beec8c99916ac98ba10cfe9a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c194dcc60346c4b4cb1c7cdedd496e8a65b367.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e377c4f7ae65c52d051b34e15332b9f146224d7c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Crestron AirMedia 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>