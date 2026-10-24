--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvh4a8wwzj2ayc2vbvsv1u">
+      <w:hyperlink w:history="1" r:id="rIdtj6yn3kxsutezd2svgymv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/show-signage-on-a-crestron-airmedia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AirMedia 接收器本來就是驅動會議室盡頭那面螢幕的設備，而且它自己就有一個數位看板
 設定。把那個設定指向 Offision，這面一整天大多在顯示投影代碼的螢幕，就改成顯示今天
 的預約——而且有人要投影時，它立刻把螢幕交還回去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -343,51 +343,51 @@
         </w:rPr>
         <w:t xml:space="preserve">AM-3100-WF-I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。AM-3200 與
 AM-3100 系列的其他機型共用同一個設定頁，行為也一樣，只是不在測試名單上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，而且它在任何硬體之前就存在。先把它建好——
 這一步的全部說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapo4ovgsc85nt-quvzo0e">
+      <w:hyperlink w:history="1" r:id="rIdt5lfjd9j2bb4jfgvqg3i0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
@@ -466,63 +466,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">第四個用途，無線投影待機畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片請用 Youtube 小工具:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上傳的影片檔在這面螢幕上不會播放——接收器內建的瀏覽器播不了
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmwc4mrltpllxgsyalxn3">
+      <w:hyperlink w:history="1" r:id="rIdkwikonh-rqq8wvyqlcehe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的檔案。把影片放上 YouTube，改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrzwa0lzpqe9rigcd23g2">
+      <w:hyperlink w:history="1" r:id="rIdjijo1zpc2414d25qd1b-c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Youtube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具放進設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把底部那條留空</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接收器會把自己的連線卡——房間名稱與投影代碼——畫在螢幕底部。那張卡不是 Offision 畫
@@ -536,95 +536,95 @@
       <w:r>
         <w:t xml:space="preserve">在內容的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留區域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它會把主畫面底部那一條留空，讓那張卡有地方落腳，
 而不是壓在你的內容上。其他什麼都不會縮。開關在哪裡、對設計其他部分有什麼影響，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_o_u5czez1imm6dgywqk">
+      <w:hyperlink w:history="1" r:id="rId9m4o-sm5gkzxcaxc9-bzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無線投影待機畫面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這個用途會替你打開它。如果你是從別的用途開始的，還是確認一下：
 這個開關只會出現在 43 吋以上的橫向 16:9 設計上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把接收器指向 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步全部在接收器上進行，不在 Offision。這個頁面 Crestron 自己的參考文件是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7rgxpd_mtvo42dpqifh4o">
+      <w:hyperlink w:history="1" r:id="rIdr6oez7tq7ep2nlswqr2ki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AirMedia Series 3 產品手冊</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用瀏覽器開啟接收器顯示在會議室螢幕上的 IP 位址或主機名稱，選擇 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2356,51 +2356,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvh4a8wwzj2ayc2vbvsv1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdapo4ovgsc85nt-quvzo0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdgmwc4mrltpllxgsyalxn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdsrzwa0lzpqe9rigcd23g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdj_o_u5czez1imm6dgywqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rId7rgxpd_mtvo42dpqifh4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dae072110823c35c5a9f813d3cb78da2dbbb8525.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03a08455d9060f9e0fc416d2450e6eb782dba2f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2814940a910cfe97a3d0ddd634bd433b1f3cab83.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deced84bd0a80d4beec8c99916ac98ba10cfe9a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c194dcc60346c4b4cb1c7cdedd496e8a65b367.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e377c4f7ae65c52d051b34e15332b9f146224d7c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5872837825f27886188dbae68f71caaf961fb26.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtj6yn3kxsutezd2svgymv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdt5lfjd9j2bb4jfgvqg3i0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdkwikonh-rqq8wvyqlcehe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdjijo1zpc2414d25qd1b-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rId9m4o-sm5gkzxcaxc9-bzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdr6oez7tq7ep2nlswqr2ki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/561e1d353418d28f10bd92231c3249e46a88a2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df16f147fcf74bf4bba6d18e3f237478978c7043.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d95f2db2608c05e7fbfafa2d68b8d972bc649bbf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49f1f7d7888c3ab93894990521baa1eee1c85e5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/044b123f25f612fc95f10a40709c2215861bc46b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aebdb1504d9d4c18c54253b2cec1f72f65002232.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed04024d747dd4ba795cb953308b5c30563d1c8b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Crestron AirMedia 螢幕上播放數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>