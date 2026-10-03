--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在接待處放一台 Qbic 自助服務機</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Luminen Pro 15 是一台 15.6 吋的觸控螢幕，裡面內建讀卡機——這正是接待處需要 而牆上螢幕不需要的東西。怎麼把它配對成自助服務機，以及為什麼把它放上樓層 平面圖這一步誰都不該跳過。</w:t>
+        <w:t xml:space="preserve">Luminen Pro 15 是一台 15.6 吋的觸控螢幕，裡面內建讀卡機——這正是接待處需要而牆上螢幕不需要的東西。怎麼把它配對成自助服務機，以及為什麼把它放上樓層平面圖這一步誰都不該跳過。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xpwbqsljfycnvlorbzm9">
+      <w:hyperlink w:history="1" r:id="rIdkwpwlb5cfuapf0svc9zr4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-up-a-qbic-kiosk-for-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待處的螢幕，不是把牆上的螢幕放低一點而已。人會走到它面前做事：登記成為訪客、
 為約好的行程報到、刷一張卡。那需要一面站著就看得清楚的螢幕、一個可以觸控的表面，
 以及同一塊玻璃裡的讀卡機——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -418,51 +418,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的形狀，以及把 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 打開。最後這一項，正是讓自助服務按鈕出現、而不是被 QR code 取代的關鍵——一面
 配上沒開這個選項的內容的觸控螢幕，是一台沒人用得了的自助服務機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容要放什麼——迎賓畫面迎接誰、現場登記代碼怎麼運作、自助服務按鈕做什麼——都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns0ikiof2jhpub7hyzox9">
+      <w:hyperlink w:history="1" r:id="rIdxo24q-nmvtf58qlodmesk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客建立大堂畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 先在那邊做好，再回來這裡處理硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把自助服務機裝好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -502,76 +502,76 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或改成在它上面安裝
 Offision 的 Android 應用程式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡請裝應用程式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 接待處的自助服務機，是瀏覽器模式代價最大的場合：內建
 讀卡機從瀏覽器碰不到，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwoueocy7dvrli6xw74duw">
+      <w:hyperlink w:history="1" r:id="rIdruikinyhhggah9psvbj5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">證件印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也連不上，所以
 瀏覽器模式的自助服務機既讀不了卡也印不了證。步驟見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdura60j5gslxkpjcf0pjof">
+      <w:hyperlink w:history="1" r:id="rIdehsqqzpz_zdx-keiqftww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 背後的抉擇見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvltb8w4uzf9asonfi-rt">
+      <w:hyperlink w:history="1" r:id="rIdvhbmrx-qzvyai8exirnri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">準備好之後，螢幕會顯示一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
@@ -900,51 +900,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設備的位置決定它迎接誰的訪客，也決定在它上面登記的人算是抵達了哪一棟建築物、
 哪一層樓。沒有位置的自助服務機誰也迎接不了。把它放到樓層平面圖上——精靈結束時
 會提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，之後也可以從設備自己那一列做同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼放，以及位置會影響什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10zu2cwmqz-htlnjlrovz">
+      <w:hyperlink w:history="1" r:id="rIdxdqq2ovnyxmqw1nirffuo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客建立大堂畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只會顯示的自助服務機只裝好了一半，所以兩個方向都要驗：</w:t>
@@ -1255,51 +1255,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印不出證件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印表機接在一台處於瀏覽器模式的設備上，或接在跟你面前這台不同的設備上——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv9utcpndciuksqrczynex">
+            <w:hyperlink w:history="1" r:id="rIdgfusk8yxjb0bzkxj5drj5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接標籤印表機</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">螢幕是直的，內容卻是橫的</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自助服務機在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbu9rcg3e-zbqlrtndhkei">
+            <w:hyperlink w:history="1" r:id="rIdmmi7ldwuqn4kdtbmxsnko">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1391,51 +1391,51 @@
       <w:r>
         <w:t xml:space="preserve"> 訪問類型、審批和通知誰，是針對建築物設定一次的，
 自助服務機只是把它們產生的東西端出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會讓自助服務機變成預約面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它播的是看板，不是帶著光條顯示單一
 會議室狀態。要把同一台硬體換到那份工作，得先從這筆紀錄解除 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyo-n3ryodgdbgwbocnrpt">
+      <w:hyperlink w:history="1" r:id="rIdkhobweenwcufqrhnbayr4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1901,51 +1901,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xpwbqsljfycnvlorbzm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdns0ikiof2jhpub7hyzox9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwoueocy7dvrli6xw74duw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdura60j5gslxkpjcf0pjof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdrvltb8w4uzf9asonfi-rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId10zu2cwmqz-htlnjlrovz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdv9utcpndciuksqrczynex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdbu9rcg3e-zbqlrtndhkei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdyo-n3ryodgdbgwbocnrpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91b539715c297a7fbff85a78839fedb63e4259fd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38eef00a58bc1a60e58dfdae317087eb7d5bae5c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwpwlb5cfuapf0svc9zr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdxo24q-nmvtf58qlodmesk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdruikinyhhggah9psvbj5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdehsqqzpz_zdx-keiqftww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdvhbmrx-qzvyai8exirnri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxdqq2ovnyxmqw1nirffuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdgfusk8yxjb0bzkxj5drj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdmmi7ldwuqn4kdtbmxsnko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdkhobweenwcufqrhnbayr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91b539715c297a7fbff85a78839fedb63e4259fd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38eef00a58bc1a60e58dfdae317087eb7d5bae5c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在接待處放一台 Qbic 自助服務機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>