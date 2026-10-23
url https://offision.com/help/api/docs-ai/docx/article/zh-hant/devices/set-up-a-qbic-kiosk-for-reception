--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Luminen Pro 15 是一台 15.6 吋的觸控螢幕，裡面內建讀卡機——這正是接待處需要而牆上螢幕不需要的東西。怎麼把它配對成自助服務機，以及為什麼把它放上樓層平面圖這一步誰都不該跳過。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-29</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwpwlb5cfuapf0svc9zr4">
+      <w:hyperlink w:history="1" r:id="rId-zeawulim4iob4gwyquqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-up-a-qbic-kiosk-for-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待處的螢幕，不是把牆上的螢幕放低一點而已。人會走到它面前做事：登記成為訪客、
 為約好的行程報到、刷一張卡。那需要一面站著就看得清楚的螢幕、一個可以觸控的表面，
 以及同一塊玻璃裡的讀卡機——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -418,51 +418,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的形狀，以及把 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 打開。最後這一項，正是讓自助服務按鈕出現、而不是被 QR code 取代的關鍵——一面
 配上沒開這個選項的內容的觸控螢幕，是一台沒人用得了的自助服務機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容要放什麼——迎賓畫面迎接誰、現場登記代碼怎麼運作、自助服務按鈕做什麼——都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxo24q-nmvtf58qlodmesk">
+      <w:hyperlink w:history="1" r:id="rId6blvo-kzo1rt7bu2pt3mk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客建立大堂畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 先在那邊做好，再回來這裡處理硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把自助服務機裝好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -502,76 +502,76 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或改成在它上面安裝
 Offision 的 Android 應用程式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡請裝應用程式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 接待處的自助服務機，是瀏覽器模式代價最大的場合：內建
 讀卡機從瀏覽器碰不到，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdruikinyhhggah9psvbj5w">
+      <w:hyperlink w:history="1" r:id="rIdgt3_j94zmnjdaxmlcfz3h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">證件印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也連不上，所以
 瀏覽器模式的自助服務機既讀不了卡也印不了證。步驟見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehsqqzpz_zdx-keiqftww">
+      <w:hyperlink w:history="1" r:id="rIdrbe8cddbz-1ytsmks97vy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 背後的抉擇見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhbmrx-qzvyai8exirnri">
+      <w:hyperlink w:history="1" r:id="rIdcozqq_boqzo8cgidb7pqh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">準備好之後，螢幕會顯示一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
@@ -900,51 +900,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設備的位置決定它迎接誰的訪客，也決定在它上面登記的人算是抵達了哪一棟建築物、
 哪一層樓。沒有位置的自助服務機誰也迎接不了。把它放到樓層平面圖上——精靈結束時
 會提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，之後也可以從設備自己那一列做同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼放，以及位置會影響什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdqq2ovnyxmqw1nirffuo">
+      <w:hyperlink w:history="1" r:id="rIdtn3xg7143umiptievhehr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客建立大堂畫面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只會顯示的自助服務機只裝好了一半，所以兩個方向都要驗：</w:t>
@@ -1255,51 +1255,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印不出證件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">印表機接在一台處於瀏覽器模式的設備上，或接在跟你面前這台不同的設備上——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgfusk8yxjb0bzkxj5drj5">
+            <w:hyperlink w:history="1" r:id="rIdvohvn8da_nki1elyjnu_i">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接標籤印表機</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">螢幕是直的，內容卻是橫的</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2594"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自助服務機在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmmi7ldwuqn4kdtbmxsnko">
+            <w:hyperlink w:history="1" r:id="rIdleh3xsxtsmr2bcek-k8jx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1391,101 +1391,125 @@
       <w:r>
         <w:t xml:space="preserve"> 訪問類型、審批和通知誰，是針對建築物設定一次的，
 自助服務機只是把它們產生的東西端出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會讓自助服務機變成預約面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它播的是看板，不是帶著光條顯示單一
 會議室狀態。要把同一台硬體換到那份工作，得先從這筆紀錄解除 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhobweenwcufqrhnbayr4">
+      <w:hyperlink w:history="1" r:id="rIdxmys_8odrhfmmr5hienux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不管理設備。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 韌體、亮度和自助模式啟動器都留在 Qbic 自己的工具裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不取代接待人員的畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主控台裡的接待檢視是另一回事，是給人用的，不是
 給訪客用的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">接待通話未能接通時</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision通話可能因對方忙碌、無法連線或沒有接聽而結束。螢幕會回到人員清單，來訪者可嘗試另一人或稍後再撥；這不代表接待簽到失敗。每通通話只接通一個接聽端；另一台裝置已接聽後，再於第二台接聽不會建立另一段通話。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">螢幕斷線時，請等候重新連線後再試。無法開始通話時，請檢查自助終端的麥克風與攝影機權限。Teams與Zoom各有自己的通話流程，Offision通話狀態不能直接用來判斷這些通話。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1901,51 +1925,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwpwlb5cfuapf0svc9zr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdxo24q-nmvtf58qlodmesk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdruikinyhhggah9psvbj5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdehsqqzpz_zdx-keiqftww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdvhbmrx-qzvyai8exirnri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxdqq2ovnyxmqw1nirffuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdgfusk8yxjb0bzkxj5drj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdmmi7ldwuqn4kdtbmxsnko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdkhobweenwcufqrhnbayr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91b539715c297a7fbff85a78839fedb63e4259fd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38eef00a58bc1a60e58dfdae317087eb7d5bae5c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-zeawulim4iob4gwyquqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rId6blvo-kzo1rt7bu2pt3mk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdgt3_j94zmnjdaxmlcfz3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdrbe8cddbz-1ytsmks97vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdcozqq_boqzo8cgidb7pqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdtn3xg7143umiptievhehr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdvohvn8da_nki1elyjnu_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdleh3xsxtsmr2bcek-k8jx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdxmys_8odrhfmmr5hienux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c705dd7c1df72c9bf96c70dd8a723ebe5fe766.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c4a43300c9eecf0543bc36001d24e5a5cb2f74d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e42270952b1dedd26ca0a79df123c4eaaabf30.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在接待處放一台 Qbic 自助服務機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>