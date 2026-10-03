--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp17v68wvrjb8dawxib4jz">
+      <w:hyperlink w:history="1" r:id="rIdcg7nyvt80t9ow8vrjvqzm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-up-a-neat-frame-for-visitor-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Frame 是一台 15.6 吋的直式觸控螢幕，盒內附座架。以會議設備來說這個形狀很少見，
 但拿來當接待櫃檯的螢幕剛剛好。放在櫃檯上，它會用名字迎接來訪的人；又因為是觸控螢幕，
 即使沒有人在櫃檯，臨時來訪的人也能自己完成登記。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -396,81 +396,81 @@
         <w:t xml:space="preserve">直式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9:16，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要開。Frame 是觸控
 螢幕，而據實回答，正是自助服務按鈕會出現、而不是被換成 QR 碼的條件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">至於那份內容要放什麼——歡迎畫面迎接誰、現場登記碼怎麼運作、自助服務按鈕做什麼——
 都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcj2nlpujynyepy4iqqoc">
+      <w:hyperlink w:history="1" r:id="rIdxouttxsnjefvpc14m5woa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客設定大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在那邊
 做好，再回來這裡處理硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把 Frame 註冊到 Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 裝置的應用程式來自 Neat Pulse，不是來自你貼上去的網址。這個註冊流程在每一台
 Neat 裝置上都一樣，連同它牽涉的兩組代碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoipn_e1nsam20fhdyh_il">
+      <w:hyperlink w:history="1" r:id="rIdqusw5eeb7da5chk_ofowl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pad 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講過一次。如果這是
 你的第一台 Neat 裝置，先讀那一篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簡短版：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1059,51 +1059,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝置的位置決定它迎接誰的訪客；而對在它上面完成登記的人來說，也決定了他們被記成
 抵達哪一棟建築、哪一層樓。把 Frame 放到平面圖上——精靈結束時會提供</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 之後也可以從裝置自己那一列做同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼放、以及位置會左右什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6euefxclfw6_sfh-8jqc">
+      <w:hyperlink w:history="1" r:id="rIdvkz5brcrftxztsjzuplmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客設定大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認真的成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">幾秒之內，Frame 會停止顯示代碼，開始播放內容。接著兩個方向都要驗——只會顯示的
@@ -1474,129 +1474,129 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Frame 在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrzd3m81_hr7sbv2ick5bo">
+            <w:hyperlink w:history="1" r:id="rIdq_evujmwo9nejsg4tlvw2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這件事不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是訪客自助服務機。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是另一種裝置類型，有自己的報到流程。用這個方式配對
 的 Frame 是一面數位看板螢幕，訪客能在上面做什麼，由內容上的小工具決定。已經配對
 的 Frame 要改做別的事，得先解除 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoz3godbnhuk_mdggfqjgr">
+      <w:hyperlink w:history="1" r:id="rId6yosasigsvr5i06s4jv4z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會列印通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 列印通行證是接在接待設定上的印表機的工作，不是 Frame 的
 ——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddimjkwjbqlksbhribn2sm">
+      <w:hyperlink w:history="1" r:id="rIdi9dpxb3qyatoqxpqse7ij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1605,51 +1605,51 @@
       <w:r>
         <w:t xml:space="preserve"> 沒有人臉辨識、沒有人數統計、沒有影像。Offision 只是在螢幕上
 作畫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會管理這台裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 韌體與要跑哪一個應用程式都留在 Neat Pulse。感測器數值
 是另一條連線——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixzc5ffobojspk07szcp-">
+      <w:hyperlink w:history="1" r:id="rIdqw58mfltd4mysjhopdtmu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2080,51 +2080,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp17v68wvrjb8dawxib4jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdrcj2nlpujynyepy4iqqoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdoipn_e1nsam20fhdyh_il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdv6euefxclfw6_sfh-8jqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdrzd3m81_hr7sbv2ick5bo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdoz3godbnhuk_mdggfqjgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIddimjkwjbqlksbhribn2sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdixzc5ffobojspk07szcp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/249c78e67e0bd5ee4db433c5ab16604f7c689f8d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0c6313a00e09279fa8d23962666fd41ee011b1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcg7nyvt80t9ow8vrjvqzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdxouttxsnjefvpc14m5woa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqusw5eeb7da5chk_ofowl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdvkz5brcrftxztsjzuplmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdq_evujmwo9nejsg4tlvw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId6yosasigsvr5i06s4jv4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdi9dpxb3qyatoqxpqse7ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdqw58mfltd4mysjhopdtmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/249c78e67e0bd5ee4db433c5ab16604f7c689f8d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0c6313a00e09279fa8d23962666fd41ee011b1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Neat Frame 設成訪客接待數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>