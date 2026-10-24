--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Frame 是一台附座架的直式觸控螢幕，那個形狀本身就適合接待櫃檯。用 Neat Pulse 註冊，配對成數位看板，再設定它的位置——決定它迎接誰的訪客的，就是那個設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcg7nyvt80t9ow8vrjvqzm">
+      <w:hyperlink w:history="1" r:id="rIdx4gxulyugqauswz1agxzw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-up-a-neat-frame-for-visitor-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Frame 是一台 15.6 吋的直式觸控螢幕，盒內附座架。以會議設備來說這個形狀很少見，
 但拿來當接待櫃檯的螢幕剛剛好。放在櫃檯上，它會用名字迎接來訪的人；又因為是觸控螢幕，
 即使沒有人在櫃檯，臨時來訪的人也能自己完成登記。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -396,81 +396,81 @@
         <w:t xml:space="preserve">直式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9:16，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要開。Frame 是觸控
 螢幕，而據實回答，正是自助服務按鈕會出現、而不是被換成 QR 碼的條件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">至於那份內容要放什麼——歡迎畫面迎接誰、現場登記碼怎麼運作、自助服務按鈕做什麼——
 都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxouttxsnjefvpc14m5woa">
+      <w:hyperlink w:history="1" r:id="rIdouinnvnwklj34--s7g9ll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客設定大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在那邊
 做好，再回來這裡處理硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把 Frame 註冊到 Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 裝置的應用程式來自 Neat Pulse，不是來自你貼上去的網址。這個註冊流程在每一台
 Neat 裝置上都一樣，連同它牽涉的兩組代碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqusw5eeb7da5chk_ofowl">
+      <w:hyperlink w:history="1" r:id="rId_2atr3sqlssyltp_ouoro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pad 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講過一次。如果這是
 你的第一台 Neat 裝置，先讀那一篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簡短版：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1059,51 +1059,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝置的位置決定它迎接誰的訪客；而對在它上面完成登記的人來說，也決定了他們被記成
 抵達哪一棟建築、哪一層樓。把 Frame 放到平面圖上——精靈結束時會提供</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 之後也可以從裝置自己那一列做同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼放、以及位置會左右什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkz5brcrftxztsjzuplmd">
+      <w:hyperlink w:history="1" r:id="rIdrcm-jwhfvr9t0x2dcaiws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為訪客設定大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認真的成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">幾秒之內，Frame 會停止顯示代碼，開始播放內容。接著兩個方向都要驗——只會顯示的
@@ -1474,129 +1474,129 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Frame 在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq_evujmwo9nejsg4tlvw2">
+            <w:hyperlink w:history="1" r:id="rIdk9lfrtebaudc_vk67r5q8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這件事不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是訪客自助服務機。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是另一種裝置類型，有自己的報到流程。用這個方式配對
 的 Frame 是一面數位看板螢幕，訪客能在上面做什麼，由內容上的小工具決定。已經配對
 的 Frame 要改做別的事，得先解除 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6yosasigsvr5i06s4jv4z">
+      <w:hyperlink w:history="1" r:id="rIdio2yyotpikwgy8imhdmnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會列印通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 列印通行證是接在接待設定上的印表機的工作，不是 Frame 的
 ——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi9dpxb3qyatoqxpqse7ij">
+      <w:hyperlink w:history="1" r:id="rId4c40veyvcnjbldptqy_yr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1605,60 +1605,84 @@
       <w:r>
         <w:t xml:space="preserve"> 沒有人臉辨識、沒有人數統計、沒有影像。Offision 只是在螢幕上
 作畫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會管理這台裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 韌體與要跑哪一個應用程式都留在 Neat Pulse。感測器數值
 是另一條連線——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqw58mfltd4mysjhopdtmu">
+      <w:hyperlink w:history="1" r:id="rId3pibrt3zhajiirsbs-rtk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">接待通話未能接通時</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision通話可能因對方忙碌、無法連線或沒有接聽而結束。螢幕會回到人員清單，來訪者可嘗試另一人或稍後再撥；這不代表接待簽到失敗。每通通話只接通一個接聽端；另一台裝置已接聽後，再於第二台接聽不會建立另一段通話。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">螢幕斷線時，請等候重新連線後再試。無法開始通話時，請檢查自助終端的麥克風與攝影機權限。Teams與Zoom各有自己的通話流程，Offision通話狀態不能直接用來判斷這些通話。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2080,51 +2104,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcg7nyvt80t9ow8vrjvqzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdxouttxsnjefvpc14m5woa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqusw5eeb7da5chk_ofowl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdvkz5brcrftxztsjzuplmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdq_evujmwo9nejsg4tlvw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId6yosasigsvr5i06s4jv4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdi9dpxb3qyatoqxpqse7ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdqw58mfltd4mysjhopdtmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/249c78e67e0bd5ee4db433c5ab16604f7c689f8d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0c6313a00e09279fa8d23962666fd41ee011b1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx4gxulyugqauswz1agxzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdouinnvnwklj34--s7g9ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId_2atr3sqlssyltp_ouoro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdrcm-jwhfvr9t0x2dcaiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdk9lfrtebaudc_vk67r5q8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdio2yyotpikwgy8imhdmnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId4c40veyvcnjbldptqy_yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId3pibrt3zhajiirsbs-rtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c705dd7c1df72c9bf96c70dd8a723ebe5fe766.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef6ea70004fc4ace1de1c239bf6a20c3deb79095.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/444f03c7b0e87f6e78eeaaf59be4fee136de04d1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Neat Frame 設成訪客接待數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>