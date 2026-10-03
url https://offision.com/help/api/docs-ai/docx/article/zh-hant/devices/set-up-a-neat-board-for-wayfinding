--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把 Neat Board 設成路線指引數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Board 是一整面牆大小的觸控螢幕，能一次顯示整層樓，也能把路線交到人的手機上。 用 Neat Pulse 註冊，配對成數位看板，再把它放到平面圖上——路線就是從那裡開始的。</w:t>
+        <w:t xml:space="preserve">Board 是一整面牆大小的觸控螢幕，能一次顯示整層樓，也能把路線交到人的手機上。用 Neat Pulse 註冊，配對成數位看板，再把它放到平面圖上——路線就是從那裡開始的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpyvwlt9qexpzysnalfwm">
+      <w:hyperlink w:history="1" r:id="rIdmxhets4hmwi9farj5hqg7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-up-a-neat-board-for-wayfinding/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Board 是一台掛在牆上或立在架上的 50 吋或 65 吋觸控螢幕。到了這個尺寸，平面圖
 從電梯大堂的另一頭也讀得懂——這就是為什麼它適合放在人剛抵達、還不知道要往哪走的
 地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -111,51 +111,51 @@
         </w:rPr>
         <w:t xml:space="preserve">路線指引二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把路線交到訪客自己的手機上，讓指引跟著人走，而不是留在牆上。
 路線是從 Board 自己站的位置算起的，所以把它放到平面圖上是這裡的一個步驟，而不是
 事後補做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這台 Board 服務的樓層已經畫好平面圖，會議室與地點都在上面——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjg2ywv9mpfuzozewdwafj">
+      <w:hyperlink w:history="1" r:id="rIdmyl6cggt0uxicpmenrjeq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物與樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。而且你是貴組織
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 帳戶的管理者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -412,63 +412,63 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於螢幕的問題要照 Board 回答——橫式 16:9，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要開。Board 是觸控螢幕，
 據實回答才能讓人用手操作地圖，而不只是站著看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個用途一開始就把樓層的可用狀態地圖放好了。編輯器的其他部分、以及地圖旁邊還能放
 什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgt_gsmhldep6rjykj35wh">
+      <w:hyperlink w:history="1" r:id="rIds0fpgqnjgy9ns2lwizbyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；地圖本身則在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9l7su0-jtf6grcu_xcvbt">
+      <w:hyperlink w:history="1" r:id="rIdc8b7mwmvmqxs9cg9hd1vn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀態地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 加上路線指引的小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把樓層地圖變成路線指引的東西有兩個，而且都是在內容上加的：</w:t>
@@ -539,51 +539,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 每一層你想提供指引的樓層，都要指派一份路線指引授權。沒有授權的樓層仍然會顯示在
 地圖上，也仍然會顯示哪裡空著——只是不會給路線。授權是逐樓層指派的，所以一棟建築
 可以只在地面層跑路線指引。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把 Board 註冊到 Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 裝置的應用程式來自 Neat Pulse，不是來自你貼上去的網址。這個註冊流程在每一台
 Neat 裝置上都一樣，連同它牽涉的兩組代碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhybm0ah58gzyp1ijeynew">
+      <w:hyperlink w:history="1" r:id="rIdesb2wdryxrn2j9wmbinvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pad 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講過一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簡短版：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -1216,52 +1216,75 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Board 上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，點地圖上的一間會議室。它應該會告訴你那間會議室的資訊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用手機</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，掃路線指引的二維碼，搜尋這層樓另一頭的一間會議室，確認它畫出來的
-路線是從你站的地方開始的。</w:t>
+        <w:t xml:space="preserve">，掃路線指引的二維碼。Board 的代碼開啟的是搜尋而不是路線，所以挑這層樓
+另一頭的一間會議室並按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">帶我前往</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，確認第一步是從 Board 開始，而不是從建築物的
+另一端。訪客接下來看到的是
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqxdgvutxearqr_qrsyrtn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">遇到問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1532,84 +1555,84 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">配對碼被拒絕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">重新看一次 Board 上的代碼——中間重開過的裝置顯示的是另一組</w:t>
+              <w:t xml:space="preserve">重新看一次 Board 上的代碼——中間重開過或斷過網的裝置顯示的是另一組代碼，或是以無法連線的訊息取代代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Board 在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbtbeeomvvsgl3jttshwpx">
+            <w:hyperlink w:history="1" r:id="rIdonjkpdcrdzcfyym6ackiz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這件事不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1631,51 +1654,51 @@
       <w:r>
         <w:t xml:space="preserve"> 地圖就是平面圖上有的東西。路線只能經過被畫上去的地點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把 Board 變成會議室面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 配對成數位看板的 Board 播放的是內容。要從它
 上面預約會議室，那是內容本身的小工具在做的事，不是某種面板模式。真的要當會議室
 面板的 Board，得先從這筆紀錄解除 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqywjfyrdcb6rsnccz5ru">
+      <w:hyperlink w:history="1" r:id="rIdolgpphdqpkziy6rhqgxsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1684,51 +1707,51 @@
       <w:r>
         <w:t xml:space="preserve"> 那些屬於 Neat 的會議功能；Offision 只是在螢幕上
 作畫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會管理這台裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 韌體與要跑哪一個應用程式都留在 Neat Pulse。感測器數值
 是另一條連線——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbqs4nhmfhf_xczdqgsda">
+      <w:hyperlink w:history="1" r:id="rIdsody6wsbutdtyf18rqken">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2159,51 +2182,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgpyvwlt9qexpzysnalfwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdjg2ywv9mpfuzozewdwafj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdgt_gsmhldep6rjykj35wh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId9l7su0-jtf6grcu_xcvbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdhybm0ah58gzyp1ijeynew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdbtbeeomvvsgl3jttshwpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdnqywjfyrdcb6rsnccz5ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdcbqs4nhmfhf_xczdqgsda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc3798b1c5d28b875bdd38101f3347afcd985df5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a8067f0489f536b4d1445d049a4627805c2bf1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3411bc2a05d5872cfecaf18be00bd4966ec8c33a.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmxhets4hmwi9farj5hqg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdmyl6cggt0uxicpmenrjeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIds0fpgqnjgy9ns2lwizbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdc8b7mwmvmqxs9cg9hd1vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdesb2wdryxrn2j9wmbinvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdqxdgvutxearqr_qrsyrtn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdonjkpdcrdzcfyym6ackiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdolgpphdqpkziy6rhqgxsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdsody6wsbutdtyf18rqken" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc3798b1c5d28b875bdd38101f3347afcd985df5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a8067f0489f536b4d1445d049a4627805c2bf1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3411bc2a05d5872cfecaf18be00bd4966ec8c33a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Neat Board 設成路線指引數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>