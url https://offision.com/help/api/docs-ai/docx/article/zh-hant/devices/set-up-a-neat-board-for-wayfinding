--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,156 +26,194 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把 Neat Board 設成路線指引數位看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Board 是一整面牆大小的觸控螢幕，能一次顯示整層樓，也能把路線交到人的手機上。用 Neat Pulse 註冊，配對成數位看板，再把它放到平面圖上——路線就是從那裡開始的。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Board 是一整面牆大小的觸控螢幕，能一次顯示整層樓，也能把路線交到人的手機上。用 Neat Pulse 註冊，配對成數位看板，再把它放到平面圖上——路線就是從那裡開始的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxhets4hmwi9farj5hqg7">
+      <w:hyperlink w:history="1" r:id="rId1q1ufhbucrswvxcyfdcpv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-up-a-neat-board-for-wayfinding/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Neat Board 是一台掛在牆上或立在架上的 50 吋或 65 吋觸控螢幕。到了這個尺寸，平面圖
 從電梯大堂的另一頭也讀得懂——這就是為什麼它適合放在人剛抵達、還不知道要往哪走的
 地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Board 上的路線指引由兩半組成。螢幕顯示這一層樓——哪些會議室空著、它們在哪裡——而
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線指引二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把路線交到訪客自己的手機上，讓指引跟著人走，而不是留在牆上。
 路線是從 Board 自己站的位置算起的，所以把它放到平面圖上是這裡的一個步驟，而不是
 事後補做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這台 Board 服務的樓層已經畫好平面圖，會議室與地點都在上面——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyl6cggt0uxicpmenrjeq">
+      <w:hyperlink w:history="1" r:id="rIdcil6y0ywjd9q7bueqngfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物與樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。而且你是貴組織
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 帳戶的管理者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">依地圖類型使用</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId42dqdzh2z_jfjfoeuo4kw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic 路線網絡</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzmim4qfafb-j19tjzuc7p">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 路線</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。Map 2.0 從牆壁和開口推算可通行空間，Classic 路線模式不能修復 Map 2.0 路線。切換類型後確認起點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一台 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -412,63 +450,63 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於螢幕的問題要照 Board 回答——橫式 16:9，而且</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要開。Board 是觸控螢幕，
 據實回答才能讓人用手操作地圖，而不只是站著看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個用途一開始就把樓層的可用狀態地圖放好了。編輯器的其他部分、以及地圖旁邊還能放
 什麼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds0fpgqnjgy9ns2lwizbyl">
+      <w:hyperlink w:history="1" r:id="rIdygdqbfoakbmkh-fs0_ohk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；地圖本身則在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc8b7mwmvmqxs9cg9hd1vn">
+      <w:hyperlink w:history="1" r:id="rIdejs5rs_gfhkjgseepp913">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀態地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 加上路線指引的小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把樓層地圖變成路線指引的東西有兩個，而且都是在內容上加的：</w:t>
@@ -539,51 +577,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 每一層你想提供指引的樓層，都要指派一份路線指引授權。沒有授權的樓層仍然會顯示在
 地圖上，也仍然會顯示哪裡空著——只是不會給路線。授權是逐樓層指派的，所以一棟建築
 可以只在地面層跑路線指引。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把 Board 註冊到 Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 裝置的應用程式來自 Neat Pulse，不是來自你貼上去的網址。這個註冊流程在每一台
 Neat 裝置上都一樣，連同它牽涉的兩組代碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesb2wdryxrn2j9wmbinvi">
+      <w:hyperlink w:history="1" r:id="rIdsz0pxzrzi5lqda_fhp3uo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pad 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">講過一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簡短版：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -1231,51 +1269,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用手機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，掃路線指引的二維碼。Board 的代碼開啟的是搜尋而不是路線，所以挑這層樓
 另一頭的一間會議室並按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">帶我前往</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，確認第一步是從 Board 開始，而不是從建築物的
 另一端。訪客接下來看到的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxdgvutxearqr_qrsyrtn">
+      <w:hyperlink w:history="1" r:id="rId-u0jmja_nu4bdlmivjypn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">遇到問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1588,51 +1626,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Board 在顯示會議室或內容，沒有出現配對代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdonjkpdcrdzcfyym6ackiz">
+            <w:hyperlink w:history="1" r:id="rIdne5oinmjimnhkhvf5euwn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這件事不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1654,51 +1692,51 @@
       <w:r>
         <w:t xml:space="preserve"> 地圖就是平面圖上有的東西。路線只能經過被畫上去的地點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把 Board 變成會議室面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 配對成數位看板的 Board 播放的是內容。要從它
 上面預約會議室，那是內容本身的小工具在做的事，不是某種面板模式。真的要當會議室
 面板的 Board，得先從這筆紀錄解除 —— 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolgpphdqpkziy6rhqgxsb">
+      <w:hyperlink w:history="1" r:id="rIdia8kbs-vbswdcsyfycbzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1707,51 +1745,51 @@
       <w:r>
         <w:t xml:space="preserve"> 那些屬於 Neat 的會議功能；Offision 只是在螢幕上
 作畫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會管理這台裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 韌體與要跑哪一個應用程式都留在 Neat Pulse。感測器數值
 是另一條連線——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsody6wsbutdtyf18rqken">
+      <w:hyperlink w:history="1" r:id="rIdntb-dp-amacb1n5qlzhtm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2182,51 +2220,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmxhets4hmwi9farj5hqg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdmyl6cggt0uxicpmenrjeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIds0fpgqnjgy9ns2lwizbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdc8b7mwmvmqxs9cg9hd1vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdesb2wdryxrn2j9wmbinvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdqxdgvutxearqr_qrsyrtn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdonjkpdcrdzcfyym6ackiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdolgpphdqpkziy6rhqgxsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdsody6wsbutdtyf18rqken" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc3798b1c5d28b875bdd38101f3347afcd985df5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a8067f0489f536b4d1445d049a4627805c2bf1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3411bc2a05d5872cfecaf18be00bd4966ec8c33a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1q1ufhbucrswvxcyfdcpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdcil6y0ywjd9q7bueqngfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId42dqdzh2z_jfjfoeuo4kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdzmim4qfafb-j19tjzuc7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdygdqbfoakbmkh-fs0_ohk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdejs5rs_gfhkjgseepp913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdsz0pxzrzi5lqda_fhp3uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId-u0jmja_nu4bdlmivjypn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdne5oinmjimnhkhvf5euwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdia8kbs-vbswdcsyfycbzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdntb-dp-amacb1n5qlzhtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5b97b9c5091d2a2d054a1f29b813bb8dd2462af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d576436ad7b207a56eacdb35ba54c9906abdb61.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01fca21cfd962868a87059c74d5e1eb82853ff27.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Neat Board 設成路線指引數位看板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>