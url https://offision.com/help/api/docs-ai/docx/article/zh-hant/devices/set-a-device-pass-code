--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,96 +26,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定開啟面板設定的那組密碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">站在路人和面板本身設定之間的四到六位數字。在那些設定裡可以離開程式、旋轉螢幕， 也可以抹掉配對。這組數字從哪裡來、可以在哪兩個地方更改，以及主控台為什麼能覆蓋 它卻讀不到它。</w:t>
+        <w:t xml:space="preserve">站在路人和面板本身設定之間的四到六位數字。在那些設定裡可以重新啟動或關閉 Offision，也可以解除面板的配對。這組數字從哪裡來、可以在哪兩個地方更改，以及主控台為什麼能覆蓋它卻讀不到它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId99k3eeb8fkhtqynfrw7zv">
+      <w:hyperlink w:history="1" r:id="rIdpjr2gczkq78e4pjxckx8h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">面板正在顯示會議室的那個畫面背後，是面板自己的設定頁，而它不是預約畫面。在那裡
-[...1 lines deleted...]
-配對，把面板送回註冊碼畫面。密碼是擋在這一切前面的唯一一道關卡。</w:t>
+        <w:t xml:space="preserve">面板正在顯示會議室的那個畫面背後，是面板自己的設定主控畫面，而它不是預約畫面。在
+那裡可以更改語言和顯示、重新啟動 Offision、把螢幕交回 Android，而 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁最後
+那張卡片還能抹掉配對，把面板送回註冊碼畫面。密碼是擋在這一切前面的唯一一道關卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它是四到六位數字，而且存放在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">裝置上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不在您的伺服器上。這一件事解釋了這一頁
 其餘的全部：每一台面板出廠都停在同一組 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -182,51 +192,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">配對幾秒後，面板自己彈給自己的卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已經配對，而且正在顯示它的會議室——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ziecnzm8eh7uen6mbq_3">
+      <w:hyperlink w:history="1" r:id="rIdpc0aessjnt5wi3bblfwwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。要走主控台那條路，還需要
 一個能管理設備的帳號，而且面板在您更改的那一刻必須在線上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 趁面板還新的時候就改</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -275,210 +285,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板掛上去之前做:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 還停在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 就掛上牆的面板，走廊上任何人都能旋轉它、改它的語言，或解除它的
+        <w:t xml:space="preserve"> 就掛上牆的面板，走廊上任何人都能改它的語言、重新啟動它，或解除它的
 配對。下面全部都是事後補救的辦法，而事後永遠比較費工。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 之後，在面板上改</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那張卡片消失以後，同樣的更改就藏在您正想換掉的那組密碼後面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">碰一下面板叫出控制列，選設定的按鈕。面板會要求解鎖，接著主控畫面左側清單的
-</w:t>
+        <w:t xml:space="preserve">碰一下面板叫出控制列，選設定的按鈕。面板會要求解鎖，接著主控畫面會蓋在會議室上面
+打開，停在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">總覽</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。左側清單第五項 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 裡就有 </w:t>
+        <w:t xml:space="preserve"> 的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 組裡就有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更改密碼</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">——和剛才一樣的兩段式鍵盤。</w:t>
+        <w:t xml:space="preserve">——和
+剛才一樣的兩段式鍵盤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1571625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-change-pass-code-zh-hant" descr="面板自己的設定頁。更改密碼就在它所保護的那些列上面。" title="面板自己的設定頁。更改密碼就在它所保護的那些列上面。"/>
+            <wp:docPr id="1" name="panel-change-pass-code-zh-hant" descr="面板自己的設置頁：更改密碼，以及它所保護、排在最下面的動作卡片。" title="面板自己的設置頁：更改密碼，以及它所保護、排在最下面的動作卡片。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1571625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板自己的設定頁。更改密碼就在它所保護的那些列上面。</w:t>
+        <w:t xml:space="preserve">面板自己的設置頁：更改密碼，以及它所保護、排在最下面的動作卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">它下面那幾列正是這組密碼存在的理由：</w:t>
+        <w:t xml:space="preserve">最下面那些卡片正是這組密碼存在的理由，每一張動手之前都會先要您確認：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新啟動
+Offision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，以及最後那張紅色的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">解除裝置配對</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——它會忘掉伺服器和配對，把面板送回
+註冊碼畫面。裝了 Offision 應用程式在跑的面板還多兩張：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新啟動裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，還有關掉
+Offision、打開裝置主畫面的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回 Android</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（iPad 上是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回 iPad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">）。它們以前是
+叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新啟動應用</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，以及最後那個紅色的
-</w:t>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重設</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">——它會忘掉伺服器和配對，把面板送回註冊碼畫面。裝了 Offision 應用程式
-[...11 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離開 Offision</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve"> 的幾列。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">主控畫面右上角的圓形 X 會把它關掉，三分鐘沒有人碰也會自己關掉；底下的會議室不會
+重新啟動，照原樣繼續。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解鎖有三道門:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 鍵盤不是唯一的一道。具有播放器管理權限的人可以把員工卡靠上面板，管理員也可以
 掃描解鎖畫面上的 QR code。兩種都能在不知道數字的情況下打開同一個主控畫面——當
 一台面板的密碼弄丟了、而它又不在線上時，要找的就是這個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -836,199 +917,209 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以在面板上報到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個人用來證明自己身分的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">身份驗証碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完全是另一回事，
 由每個人自己設定——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns4v3cegzhiu6rwcxpe7j">
+      <w:hyperlink w:history="1" r:id="rIdckmrdmj3t49rjehzjxzeg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用身份驗証碼在面板上驗證身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這組密碼屬於一台裝置。和按鈕、外觀、驗證方式不同，它不是從共用
 的裝置設定來的，所以改了它不會動到別的東西——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8nbj2l-z_a2alt5ktyuf">
+      <w:hyperlink w:history="1" r:id="rIddbp66nkn4gnisssl9tyfl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一台面板都能離開程式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">離開 Offision</w:t>
+        <w:t xml:space="preserve">返回 Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只出現在裝了 Offision 應用程式、
-而且有啟動器可以回去的面板上。用自己的瀏覽器顯示播放器的面板沒有地方可回，
-所以那一列不會存在。</w:t>
+而且有主畫面可以回去的面板上。用自己的瀏覽器顯示播放器的面板沒有地方可回，
+所以那張卡片不會存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讓一台面板退役。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">重設</w:t>
-[...16 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdymsfw5fcl0afzl8w4r-or">
+        <w:t xml:space="preserve">解除裝置配對</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 從面板這一端釋放硬體，和主控台
+的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">取消硬件連接</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 從主控台那一端做的一樣，另外還會清掉面板自己的設定。兩者都
+不會刪掉紀錄——請見 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIderlfpn9kystvadu_zwcvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新來過的面板。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 任何會清掉面板儲存空間的動作——恢復原廠設定、重新配對、
-重裝應用程式——都會把它送回 </w:t>
+        <w:t xml:space="preserve"> 任何會清掉面板儲存空間的動作——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">解除裝置配對</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、恢復原廠
+設定、重新配對、重裝應用程式——都會把它送回 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1454,51 +1545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId99k3eeb8fkhtqynfrw7zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7ziecnzm8eh7uen6mbq_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdns4v3cegzhiu6rwcxpe7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdl8nbj2l-z_a2alt5ktyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdymsfw5fcl0afzl8w4r-or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a47d6a4ab2e80117f890c0c4137fb07b38e749b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1fc7f80047946134b9e695ea3839c5ed607c76.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79c2c3f8034b661dfead4c2db5a6cea6b3788d52.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpjr2gczkq78e4pjxckx8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpc0aessjnt5wi3bblfwwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdckmrdmj3t49rjehzjxzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIddbp66nkn4gnisssl9tyfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIderlfpn9kystvadu_zwcvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a47d6a4ab2e80117f890c0c4137fb07b38e749b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1fc7f80047946134b9e695ea3839c5ed607c76.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a932e528ab9856f45e430f75a82d41dfbf125ff2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定開啟面板設定的那組密碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>