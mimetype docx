--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjr2gczkq78e4pjxckx8h">
+      <w:hyperlink w:history="1" r:id="rIdrpxkiecgaotmhpb0t5u-j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板正在顯示會議室的那個畫面背後，是面板自己的設定主控畫面，而它不是預約畫面。在
 那裡可以更改語言和顯示、重新啟動 Offision、把螢幕交回 Android，而 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
@@ -192,51 +192,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">配對幾秒後，面板自己彈給自己的卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已經配對，而且正在顯示它的會議室——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpc0aessjnt5wi3bblfwwf">
+      <w:hyperlink w:history="1" r:id="rIdbvfmwzc7iqw4zhk_9q5qf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。要走主控台那條路，還需要
 一個能管理設備的帳號，而且面板在您更改的那一刻必須在線上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 趁面板還新的時候就改</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -917,84 +917,84 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以在面板上報到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個人用來證明自己身分的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">身份驗証碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完全是另一回事，
 由每個人自己設定——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckmrdmj3t49rjehzjxzeg">
+      <w:hyperlink w:history="1" r:id="rIded52uznfk87bkw_n_sfks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用身份驗証碼在面板上驗證身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這組密碼屬於一台裝置。和按鈕、外觀、驗證方式不同，它不是從共用
 的裝置設定來的，所以改了它不會動到別的東西——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbp66nkn4gnisssl9tyfl">
+      <w:hyperlink w:history="1" r:id="rIdjxa5anea-7b0w7bkj04_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1035,51 +1035,51 @@
       <w:r>
         <w:t xml:space="preserve"> 面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從面板這一端釋放硬體，和主控台
 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消硬件連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從主控台那一端做的一樣，另外還會清掉面板自己的設定。兩者都
 不會刪掉紀錄——請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderlfpn9kystvadu_zwcvy">
+      <w:hyperlink w:history="1" r:id="rIdg0z9x4205gor9cgrrmtej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1545,51 +1545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpjr2gczkq78e4pjxckx8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpc0aessjnt5wi3bblfwwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdckmrdmj3t49rjehzjxzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIddbp66nkn4gnisssl9tyfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIderlfpn9kystvadu_zwcvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a47d6a4ab2e80117f890c0c4137fb07b38e749b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de1fc7f80047946134b9e695ea3839c5ed607c76.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a932e528ab9856f45e430f75a82d41dfbf125ff2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrpxkiecgaotmhpb0t5u-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdbvfmwzc7iqw4zhk_9q5qf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIded52uznfk87bkw_n_sfks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdjxa5anea-7b0w7bkj04_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdg0z9x4205gor9cgrrmtej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d345051d1eb20d2a06193b745983ca7bba0ea1d3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee636cbd72c2260d4a632459f26b49566082fa7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1daac27827dd1fde525e1de5539c9342d3d4fb40.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定開啟面板設定的那組密碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>