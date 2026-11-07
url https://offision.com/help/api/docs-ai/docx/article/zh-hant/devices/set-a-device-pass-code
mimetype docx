--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpxkiecgaotmhpb0t5u-j">
+      <w:hyperlink w:history="1" r:id="rIdwtwgwyhnxx4yrkjpk8zxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板正在顯示會議室的那個畫面背後，是面板自己的設定主控畫面，而它不是預約畫面。在
 那裡可以更改語言和顯示、重新啟動 Offision、把螢幕交回 Android，而 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
@@ -192,51 +192,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">配對幾秒後，面板自己彈給自己的卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已經配對，而且正在顯示它的會議室——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvfmwzc7iqw4zhk_9q5qf">
+      <w:hyperlink w:history="1" r:id="rIdza78qndygicjkwxuz08wt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。要走主控台那條路，還需要
 一個能管理設備的帳號，而且面板在您更改的那一刻必須在線上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 趁面板還新的時候就改</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -917,84 +917,84 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以在面板上報到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個人用來證明自己身分的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">身份驗証碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完全是另一回事，
 由每個人自己設定——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIded52uznfk87bkw_n_sfks">
+      <w:hyperlink w:history="1" r:id="rIdgodnihx5blnjywurnrcw1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用身份驗証碼在面板上驗證身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這組密碼屬於一台裝置。和按鈕、外觀、驗證方式不同，它不是從共用
 的裝置設定來的，所以改了它不會動到別的東西——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxa5anea-7b0w7bkj04_i">
+      <w:hyperlink w:history="1" r:id="rId-6qjqdlnx-y2ligzvodnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1035,51 +1035,51 @@
       <w:r>
         <w:t xml:space="preserve"> 面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從面板這一端釋放硬體，和主控台
 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消硬件連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從主控台那一端做的一樣，另外還會清掉面板自己的設定。兩者都
 不會刪掉紀錄——請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg0z9x4205gor9cgrrmtej">
+      <w:hyperlink w:history="1" r:id="rIdzjmjx1u3kwwns3wzzflb8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1545,51 +1545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrpxkiecgaotmhpb0t5u-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdbvfmwzc7iqw4zhk_9q5qf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIded52uznfk87bkw_n_sfks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdjxa5anea-7b0w7bkj04_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdg0z9x4205gor9cgrrmtej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d345051d1eb20d2a06193b745983ca7bba0ea1d3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee636cbd72c2260d4a632459f26b49566082fa7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1daac27827dd1fde525e1de5539c9342d3d4fb40.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwtwgwyhnxx4yrkjpk8zxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdza78qndygicjkwxuz08wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgodnihx5blnjywurnrcw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId-6qjqdlnx-y2ligzvodnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdzjmjx1u3kwwns3wzzflb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d345051d1eb20d2a06193b745983ca7bba0ea1d3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee636cbd72c2260d4a632459f26b49566082fa7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1daac27827dd1fde525e1de5539c9342d3d4fb40.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定開啟面板設定的那組密碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>