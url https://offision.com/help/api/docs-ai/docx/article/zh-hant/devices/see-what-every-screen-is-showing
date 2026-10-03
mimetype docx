--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">看到每一面螢幕正在顯示什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一面依樓層排列的即時截圖牆，值得擔心的事情用徽章標在磚上——預覽還能接管螢幕、 重新啟動它，或叫它表明自己是哪一台。</w:t>
+        <w:t xml:space="preserve">一面依樓層排列的即時截圖牆，值得擔心的事情用徽章標在磚上——預覽還能接管螢幕、重新啟動它，或叫它表明自己是哪一台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz99zoarbiksv1cblflf3w">
+      <w:hyperlink w:history="1" r:id="rIdrso_7xudd3ewz8jpmwide">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/see-what-every-screen-is-showing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">回答的問題和旁邊那張設備表不一樣：不是</w:t>
       </w:r>
@@ -707,51 +707,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 個子設備受影響</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 掛在這台底下的某個東西不太好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些都不會寄電郵。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwwvdmjg4bgcntw6vjzji">
+      <w:hyperlink w:history="1" r:id="rIdjzushvql1wgpc7z-pmc8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離線通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">只在連線中斷時觸發，
 所以一台又熱、又快滿、又接在爛基地台上的螢幕，是你在這裡找到的東西，不是會自己來
 找你的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開單一螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -995,79 +995,142 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它是兩者中比較快的，也能解決螢幕大部分的卡住狀況；
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新啟動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是留給它解決不了的時候。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">遠端控制可以設成要先問過:</w:t>
+        <w:t xml:space="preserve">遠端控制會先問有沒有人在:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-螢幕可以設定成在有人接管之前先顯示十秒倒數，讓站在旁邊的人可以拒絕。那就是
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">遠端控制前先詢問</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">，和離線通知在同一個
+        <w:t xml:space="preserve">遠端控制</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 目前仍是測試版預覽。它一開始會先問設備前面有沒有人。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">在裝置上請求同意</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會在螢幕上顯示
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhbmjk5o72bsie83ri-ir">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許遠端控制？</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，15 秒內沒有人允許，就什麼都不會發生。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">強制遠端控制</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 則改為
+顯示附 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">拒絕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的 15 秒倒數，沒有人拒絕就會開始。在和離線通知同一個
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzzpvd3taes5vgpcpyemlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">監控頁</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">上——有人會站在前面的面板
-值得保持開啟，沒人會站的螢幕則值得關掉。</w:t>
+        <w:t xml:space="preserve">上關掉
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">遠端控制前先詢問</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">強制遠端控制</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 就會立刻開始。不論哪一種，裝了 4.5.20 應用
+程式的裝置 —— Android 與 iPad 面板以及 Windows 應用程式 —— 傳回的都是即時畫面，
+而不是一連串截圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當這面牆是空的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚未有任何螢幕</w:t>
       </w:r>
       <w:r>
@@ -1521,51 +1584,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz99zoarbiksv1cblflf3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdlwwvdmjg4bgcntw6vjzji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdfhbmjk5o72bsie83ri-ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9515ab85d950163161bb1d2dcaf34d5a4b65a91d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2899e953b14e4469ea8d9cc56f46df6abc998fdd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrso_7xudd3ewz8jpmwide" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdjzushvql1wgpc7z-pmc8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdzzpvd3taes5vgpcpyemlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9515ab85d950163161bb1d2dcaf34d5a4b65a91d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2899e953b14e4469ea8d9cc56f46df6abc998fdd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看到每一面螢幕正在顯示什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>