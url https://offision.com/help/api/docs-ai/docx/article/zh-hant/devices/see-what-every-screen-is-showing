--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrso_7xudd3ewz8jpmwide">
+      <w:hyperlink w:history="1" r:id="rIdwnie96xnu9ojqhtvtxmhu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/see-what-every-screen-is-showing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">回答的問題和旁邊那張設備表不一樣：不是</w:t>
       </w:r>
@@ -707,51 +707,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 個子設備受影響</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 掛在這台底下的某個東西不太好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些都不會寄電郵。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzushvql1wgpc7z-pmc8m">
+      <w:hyperlink w:history="1" r:id="rIdyerbjhfm1ie3p1bbar-bv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離線通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">只在連線中斷時觸發，
 所以一台又熱、又快滿、又接在爛基地台上的螢幕，是你在這裡找到的東西，不是會自己來
 找你的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開單一螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1054,51 +1054,51 @@
       <w:r>
         <w:t xml:space="preserve">，15 秒內沒有人允許，就什麼都不會發生。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">強制遠端控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則改為
 顯示附 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的 15 秒倒數，沒有人拒絕就會開始。在和離線通知同一個
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzpvd3taes5vgpcpyemlo">
+      <w:hyperlink w:history="1" r:id="rId6myj8ru7gp-2_klunmtao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">監控頁</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">上關掉
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">遠端控制前先詢問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1584,51 +1584,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrso_7xudd3ewz8jpmwide" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdjzushvql1wgpc7z-pmc8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdzzpvd3taes5vgpcpyemlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9515ab85d950163161bb1d2dcaf34d5a4b65a91d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2899e953b14e4469ea8d9cc56f46df6abc998fdd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwnie96xnu9ojqhtvtxmhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdyerbjhfm1ie3p1bbar-bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId6myj8ru7gp-2_klunmtao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33b7eb4d030a6af94c07c0d6594b712eccdb1ff4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0b3e6f1c2e54f653c00151350075f0b6ca33860.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看到每一面螢幕正在顯示什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>