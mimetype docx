--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在同一處看到所有設備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板、螢幕、電子紙標籤、門、儲物櫃、麥克風、閘道器與感應器都在同一張表裡——依所在 位置和是否還在回應篩選，選中的那一台的細節就在旁邊。</w:t>
+        <w:t xml:space="preserve">面板、螢幕、電子紙標籤、門、儲物櫃、麥克風、閘道器與感應器都在同一張表裡——依所在位置和是否還在回應篩選，選中的那一台的細節就在旁邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0712pnd0qwnm_ixc-ybu">
+      <w:hyperlink w:history="1" r:id="rIdi2bkhn7qrjmgcryf3vw1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/see-every-device-in-one-place/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是唯一不在乎硬體種類的畫面。面板、電子標牌螢幕、電子紙標籤、門禁控制器、
 儲物櫃、麥克風、閘道器和感應器都會進到同一張表，用同樣的欄位描述，用同樣的方式篩選。</w:t>
@@ -275,51 +275,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最後上線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是設備上一次還在回應是多久以前，以相對時間顯示，滑過去可以看到確切
 時刻。它是分辨「網路閃了一下」和「這台從星期五就死了」的那一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只適用於有電池的設備，特別是電子紙標籤，設備接著電源時會顯示閃電符號。
 在這裡沒了聲音的標籤，通常不是沒電，而是超出了藍牙範圍——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm2ctejwkbh3yiswdp3az">
+      <w:hyperlink w:history="1" r:id="rIdryeqzhuqr3x4x7ox6nvrg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic 電子紙標籤多久更新一次</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其餘欄位描述的是東西本身而不是健康狀況：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱</w:t>
       </w:r>
@@ -861,64 +861,64 @@
         </w:rPr>
         <w:t xml:space="preserve">這裡不是每樣東西都會即時更新:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板、螢幕、電子紙標籤、感應器和閘道器會主動回報自己的連線變化，表格也會跟著更新。
 門、儲物櫃和麥克風沒有這種訊號，所以要重新載入頁面它們的那一列才會改變。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面到此為止</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它告訴你某台設備沒有回應。它不會告訴其他任何人——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwfapduzztvfypi15wm6o">
+      <w:hyperlink w:history="1" r:id="rIdguww_hxfrlwx-sxu6-yxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離線通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的工作——它也不會讓你
 看到一台正常的螢幕現在正在顯示什麼，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgskqlfggy5p6mlj4vutke">
+      <w:hyperlink w:history="1" r:id="rId1-f40ys7ktqfajyrooxcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1343,51 +1343,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq0712pnd0qwnm_ixc-ybu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdqm2ctejwkbh3yiswdp3az" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdhwfapduzztvfypi15wm6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdgskqlfggy5p6mlj4vutke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01d9daf4f7af03493e5069aae12b343142ab7710.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5d08c13de470ab8a7c2506dd02b612988c38eff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f06b69ef2225cb52a2df7e71c10cd3df0f53e535.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2bkhn7qrjmgcryf3vw1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdryeqzhuqr3x4x7ox6nvrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdguww_hxfrlwx-sxu6-yxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId1-f40ys7ktqfajyrooxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01d9daf4f7af03493e5069aae12b343142ab7710.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5d08c13de470ab8a7c2506dd02b612988c38eff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f06b69ef2225cb52a2df7e71c10cd3df0f53e535.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在同一處看到所有設備</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>