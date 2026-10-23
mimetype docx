--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,115 +26,115 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在同一處看到所有設備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板、螢幕、電子紙標籤、門、儲物櫃、麥克風、閘道器與感應器都在同一張表裡——依所在位置和是否還在回應篩選，選中的那一台的細節就在旁邊。</w:t>
+        <w:t xml:space="preserve">按位置及連線狀態尋找裝置，查看播放器、應用程式及韌體版本，並在 Map 2.0 或 Classic 監控會議室。說明欄位、篩選、缺少讀數及裝置操作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi2bkhn7qrjmgcryf3vw1b">
+      <w:hyperlink w:history="1" r:id="rId8qsowr00ntzu2rpbcxruh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/see-every-device-in-one-place/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...14 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/monitoring (設備監控)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設備監控</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是唯一不在乎硬體種類的畫面。面板、電子標牌螢幕、電子紙標籤、門禁控制器、
+儲物櫃、麥克風、閘道器和感應器都會進到同一張表，用同樣的欄位描述，用同樣的方式篩選。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分成兩半</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上半是東西在哪裡：在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地球</w:t>
       </w:r>
       <w:r>
@@ -275,51 +275,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最後上線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是設備上一次還在回應是多久以前，以相對時間顯示，滑過去可以看到確切
 時刻。它是分辨「網路閃了一下」和「這台從星期五就死了」的那一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只適用於有電池的設備，特別是電子紙標籤，設備接著電源時會顯示閃電符號。
 在這裡沒了聲音的標籤，通常不是沒電，而是超出了藍牙範圍——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryeqzhuqr3x4x7ox6nvrg">
+      <w:hyperlink w:history="1" r:id="rIdp67ijtdm_ldptuepjb_yo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic 電子紙標籤多久更新一次</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其餘欄位描述的是東西本身而不是健康狀況：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱</w:t>
       </w:r>
@@ -861,69 +861,213 @@
         </w:rPr>
         <w:t xml:space="preserve">這裡不是每樣東西都會即時更新:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板、螢幕、電子紙標籤、感應器和閘道器會主動回報自己的連線變化，表格也會跟著更新。
 門、儲物櫃和麥克風沒有這種訊號，所以要重新載入頁面它們的那一列才會改變。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面到此為止</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它告訴你某台設備沒有回應。它不會告訴其他任何人——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguww_hxfrlwx-sxu6-yxn">
+      <w:hyperlink w:history="1" r:id="rIdx1t5bchslrrps7zotqn35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離線通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的工作——它也不會讓你
 看到一台正常的螢幕現在正在顯示什麼，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1-f40ys7ktqfajyrooxcz">
+      <w:hyperlink w:history="1" r:id="rIdxz-m1pf6a9hsfzgsezaye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕監控</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">檢查已安裝的軟體</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在裝置清單開啟已配對面板或螢幕的裝置列並編輯。硬體資訊會顯示裝置回報的型號、作業系統、Offision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">版本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">面板載體</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">版本。只有硬體有回報時才顯示韌體。Android應用程式的載體版本代表已安裝的應用程式套件，與網頁播放器版本及裝置韌體不同。空白值代表裝置尚未提供該讀數，不代表更新成功。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-hardware-software-versions-zh-hant" descr="以瀏覽器運作的面板，分別列出播放器與載體資訊。" title="以瀏覽器運作的面板，分別列出播放器與載體資訊。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">以瀏覽器運作的面板，分別列出播放器與載體資訊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">監控 Map 2.0 樓層</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">樓層檢視支援 Map 2.0 及 Classic，帳戶啟用新地圖後，有 Map 2.0 場景的樓層會使用該場景，沒有的樓層則使用 Classic。編輯 Classic 不會更新 Map 2.0。先在使用中的地圖分配會議室資源，再在設備監控選擇樓層。裝置類型及製造商篩選同時套用至地圖與清單；選取地圖上的會議室，可把清單縮窄至該會議室。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">若看不到樓層或會議室，請先檢查地圖類型及資源分配，再判斷是否裝置離線。詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdidfzo23nigh5pg6vrkpfl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">地圖顯示位置</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">及</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdde36q7ijz7t2di-z58zuw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">在 Map 2.0 分配資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -1343,51 +1487,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2bkhn7qrjmgcryf3vw1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdryeqzhuqr3x4x7ox6nvrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdguww_hxfrlwx-sxu6-yxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId1-f40ys7ktqfajyrooxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01d9daf4f7af03493e5069aae12b343142ab7710.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5d08c13de470ab8a7c2506dd02b612988c38eff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f06b69ef2225cb52a2df7e71c10cd3df0f53e535.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8qsowr00ntzu2rpbcxruh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdp67ijtdm_ldptuepjb_yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdx1t5bchslrrps7zotqn35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdxz-m1pf6a9hsfzgsezaye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdidfzo23nigh5pg6vrkpfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdde36q7ijz7t2di-z58zuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/196d8a70a0528584fdb8e9247c8817d12f07a858.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f9d6392618f0e19cbdd903873532c354f846e8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7281f9dc093732e0cb13e424f3dc8f4fcf31cd4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad1b77e25e95ec77ac6a0a5772adeb33c3394dd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在同一處看到所有設備</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>