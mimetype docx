--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">有些螢幕本來就不能觸控，有些則裝在玻璃後面。一個開關就能把預約面板變成一面看板： 只顯示會議室的狀態，沒有任何人按得下去的東西 —— 以及必須一起開啟的 QR 碼， 否則這間會議室根本沒有人預約得到。</w:t>
+        <w:t xml:space="preserve">有些螢幕本來就不能觸控，有些則裝在玻璃後面。一個開關就能把預約面板變成一面看板：只顯示會議室的狀態，沒有任何人按得下去的東西 —— 以及必須一起開啟的 QR 碼，否則這間會議室根本沒有人預約得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujeif13seqxdhg4oefkdr">
+      <w:hyperlink w:history="1" r:id="rIdsr-suxmobppdbmrd_lvvk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-zh-hant" descr="不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。" title="不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">那面螢幕真的不能觸控嗎？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果玻璃是好的、位置也在人伸手可及之處，把按鈕一個一個關掉會更合適 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3slys_shgsomv4ipqh9zw">
+      <w:hyperlink w:history="1" r:id="rIdoaiiggzqczwwvh1z16tnl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一頁是給碰不到、
 或不該被碰的螢幕看的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定預約面板是拿來操作的，還是拿來看的。關掉它，面板就成為一面看板：
@@ -221,51 +221,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 給這些面板一組自己的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個開關屬於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">而不是屬於某一台面板，所以它會落到該設定驅動的每一台面板上。
 如果不能觸控的螢幕和一般面板共用同一組設定，先建立第二組再把它們搬過去 —— 兩件事在
 同一個對話框裡完成，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdms3lgz3bv0o0j94bk642e">
+      <w:hyperlink w:history="1" r:id="rIdaswtlqvtj2pujkphhbcds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">走過整個流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存時畫面會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">此更改將影響以下面板</w:t>
       </w:r>
@@ -415,51 +415,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示預約用QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 正是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設計畫不出來的設定之一 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqoisa_-v0g-_swj1g-fv">
+      <w:hyperlink w:history="1" r:id="rIdirjjj1rlfggnkn85t_srx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。置中加上純顯示，等於一台完全沒有入口的
 面板；對一面本來就不該讓人預約的螢幕來說很合理，對還是得有人用的螢幕則是陷阱。
 如果那組碼一定要在，請選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁與其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它們
 沒有壞，也還是打得開；只是已經沒有東西可以放到螢幕上，所以不論打開哪一個，裡面都只有
 同一行，告訴您該把哪個開關打開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 到面板前確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">儲存，然後去看一台使用該設定的面板 —— 它會在下一次重新整理時才更新，不是立刻。畫面
+        <w:t xml:space="preserve">儲存，然後去看一台使用該設定的面板 —— 它會在約 1 秒內重繪。畫面
 應該仍然帶著會議室狀態的顏色，仍然有行程欄，而且上面沒有任何按鈕。用手機掃描那組碼，
 確認它開啟的是那間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-screen-zh-hant" descr="純顯示面板上的空會議室。狀態、行程、一組碼 —— 沒有東西可按。" title="純顯示面板上的空會議室。狀態、行程、一組碼 —— 沒有東西可按。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">純顯示面板上的空會議室。狀態、行程、一組碼 —— 沒有東西可按。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果過了一分鐘按鈕還在，那台面板幾乎可以確定是掛在另一組設定上，而不是您剛剛改的那組
 —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dbhsdv0x4cnrkbkb_rq8">
+      <w:hyperlink w:history="1" r:id="rId1oksjpotzfzawmx0s6gr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板上沒有任何按鈕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">從另一個方向處理同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">跟著按鈕一起消失的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最明顯的損失是那排操作按鈕：</w:t>
@@ -807,51 +807,51 @@
       <w:r>
         <w:t xml:space="preserve">，沒有設預設時就是語言清單的第一個。在螢幕掛上去
 之前先把這兩項定好；沒有人能在門口改它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">角落的控制列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 那是從面板進入面板本身設定的路。它消失之後，要碰到那台面板就得
 從管理主控台</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0_fbhimdjc3exjiyesjo">
+      <w:hyperlink w:history="1" r:id="rIdjiffobwcq0tqv4qdwinz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">遠端控制</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在掛上一面自己進不去的
 螢幕之前，先把這件事準備好，或先記住密碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -957,123 +957,123 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">以及它們底下的功能列會消失。角落的 QR 不受
 影響：它本來就是被動顯示的，位置原封不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個開關互不相干。同一組設定可以在門外驅動一台能操作的面板、在會議室裡驅動一面純顯示
 的螢幕，反過來也可以 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmef3lyks5zoofifaecied">
+      <w:hyperlink w:history="1" r:id="rIddewf-zvdr_eqbsi9udy04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕是不是亮著。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 純顯示不等於睡眠。該在非上班時間關掉背光的面板，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwl59kyyd5xu40dxztw6j">
+      <w:hyperlink w:history="1" r:id="rId5ri7lhoygpgmntel9bluw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">節省會議室面板的電力</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">閒置時播什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 螢幕保護的播放清單在純顯示的面板上跟在任何其他面板上一樣照播
 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderpjgkdixkpvyxs4cthl2">
+      <w:hyperlink w:history="1" r:id="rIdjku5gcqk0bw4gypnvat6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在閒置的會議室面板上播放公司影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1082,83 +1082,83 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡不會改動會議室的規則。人們依然可以從使用者應用程式、
 自己的行事曆，或掃描那組碼來預約；只是面板不再是其中一條路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掛在純顯示面板上的預約，仍然要在規則指定的地方簽到，而面板已經不是那些
 地方之一 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxbmy10milqvopiigoka7">
+      <w:hyperlink w:history="1" r:id="rIdozjoysqjx0xkm3adz7vyc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完全不變，意思也和任何其他面板上一模一樣 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-vsoojp8hscwj5zpc2lp">
+      <w:hyperlink w:history="1" r:id="rIdivh3gpamnmayxqppibtw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1583,51 +1583,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdujeif13seqxdhg4oefkdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rId3slys_shgsomv4ipqh9zw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdms3lgz3bv0o0j94bk642e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdxqoisa_-v0g-_swj1g-fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId2dbhsdv0x4cnrkbkb_rq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdm0_fbhimdjc3exjiyesjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdmef3lyks5zoofifaecied" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdpwl59kyyd5xu40dxztw6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIderpjgkdixkpvyxs4cthl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdsxbmy10milqvopiigoka7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdr-vsoojp8hscwj5zpc2lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397545e99b2872493fa7d8edb1552c1302625268.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/236b30c0ee15527dec23c8779e3d01c96cb8424c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0722ec1ae8ce2abab958a4d1eb8cecfaf7d393fa.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsr-suxmobppdbmrd_lvvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdoaiiggzqczwwvh1z16tnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdaswtlqvtj2pujkphhbcds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdirjjj1rlfggnkn85t_srx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId1oksjpotzfzawmx0s6gr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdjiffobwcq0tqv4qdwinz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIddewf-zvdr_eqbsi9udy04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId5ri7lhoygpgmntel9bluw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdjku5gcqk0bw4gypnvat6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdozjoysqjx0xkm3adz7vyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdivh3gpamnmayxqppibtw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397545e99b2872493fa7d8edb1552c1302625268.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/236b30c0ee15527dec23c8779e3d01c96cb8424c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0722ec1ae8ce2abab958a4d1eb8cecfaf7d393fa.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把面板當作純顯示的螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>