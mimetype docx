--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsr-suxmobppdbmrd_lvvk">
+      <w:hyperlink w:history="1" r:id="rIdp4fmuqm5qug192ixfjkhc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-zh-hant" descr="不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。" title="不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">那面螢幕真的不能觸控嗎？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果玻璃是好的、位置也在人伸手可及之處，把按鈕一個一個關掉會更合適 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoaiiggzqczwwvh1z16tnl">
+      <w:hyperlink w:history="1" r:id="rIduy_-swfjhtrnjtgjufyo7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一頁是給碰不到、
 或不該被碰的螢幕看的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定預約面板是拿來操作的，還是拿來看的。關掉它，面板就成為一面看板：
@@ -221,51 +221,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 給這些面板一組自己的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個開關屬於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">而不是屬於某一台面板，所以它會落到該設定驅動的每一台面板上。
 如果不能觸控的螢幕和一般面板共用同一組設定，先建立第二組再把它們搬過去 —— 兩件事在
 同一個對話框裡完成，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaswtlqvtj2pujkphhbcds">
+      <w:hyperlink w:history="1" r:id="rIdscphw7ckce1quaphb02fw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">走過整個流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存時畫面會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">此更改將影響以下面板</w:t>
       </w:r>
@@ -415,51 +415,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示預約用QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 正是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設計畫不出來的設定之一 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirjjj1rlfggnkn85t_srx">
+      <w:hyperlink w:history="1" r:id="rId437zw20e7hirfgbsjmsup">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。置中加上純顯示，等於一台完全沒有入口的
 面板；對一面本來就不該讓人預約的螢幕來說很合理，對還是得有人用的螢幕則是陷阱。
 如果那組碼一定要在，請選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">純顯示面板上的空會議室。狀態、行程、一組碼 —— 沒有東西可按。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果過了一分鐘按鈕還在，那台面板幾乎可以確定是掛在另一組設定上，而不是您剛剛改的那組
 —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1oksjpotzfzawmx0s6gr6">
+      <w:hyperlink w:history="1" r:id="rId_ejpzn-7ipiyfuefaxzsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板上沒有任何按鈕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">從另一個方向處理同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">跟著按鈕一起消失的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最明顯的損失是那排操作按鈕：</w:t>
@@ -807,51 +807,51 @@
       <w:r>
         <w:t xml:space="preserve">，沒有設預設時就是語言清單的第一個。在螢幕掛上去
 之前先把這兩項定好；沒有人能在門口改它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">角落的控制列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 那是從面板進入面板本身設定的路。它消失之後，要碰到那台面板就得
 從管理主控台</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjiffobwcq0tqv4qdwinz1">
+      <w:hyperlink w:history="1" r:id="rId6zv3os2w82esijrlaxagj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">遠端控制</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在掛上一面自己進不去的
 螢幕之前，先把這件事準備好，或先記住密碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -957,123 +957,123 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">以及它們底下的功能列會消失。角落的 QR 不受
 影響：它本來就是被動顯示的，位置原封不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個開關互不相干。同一組設定可以在門外驅動一台能操作的面板、在會議室裡驅動一面純顯示
 的螢幕，反過來也可以 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddewf-zvdr_eqbsi9udy04">
+      <w:hyperlink w:history="1" r:id="rId9hektxtledzee1oml5rjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕是不是亮著。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 純顯示不等於睡眠。該在非上班時間關掉背光的面板，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ri7lhoygpgmntel9bluw">
+      <w:hyperlink w:history="1" r:id="rIdj2xdv1fc2pcfxawle-twx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">節省會議室面板的電力</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">閒置時播什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 螢幕保護的播放清單在純顯示的面板上跟在任何其他面板上一樣照播
 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjku5gcqk0bw4gypnvat6y">
+      <w:hyperlink w:history="1" r:id="rId-ueefbx5u1c7vjsojt99n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在閒置的會議室面板上播放公司影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1082,83 +1082,83 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡不會改動會議室的規則。人們依然可以從使用者應用程式、
 自己的行事曆，或掃描那組碼來預約；只是面板不再是其中一條路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掛在純顯示面板上的預約，仍然要在規則指定的地方簽到，而面板已經不是那些
 地方之一 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozjoysqjx0xkm3adz7vyc">
+      <w:hyperlink w:history="1" r:id="rIdij7vz1nssjjelivagl_rz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完全不變，意思也和任何其他面板上一模一樣 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivh3gpamnmayxqppibtw6">
+      <w:hyperlink w:history="1" r:id="rId8ykdsac1niz3gzbtrsqz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1583,51 +1583,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsr-suxmobppdbmrd_lvvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdoaiiggzqczwwvh1z16tnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdaswtlqvtj2pujkphhbcds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdirjjj1rlfggnkn85t_srx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId1oksjpotzfzawmx0s6gr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdjiffobwcq0tqv4qdwinz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIddewf-zvdr_eqbsi9udy04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId5ri7lhoygpgmntel9bluw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdjku5gcqk0bw4gypnvat6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdozjoysqjx0xkm3adz7vyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdivh3gpamnmayxqppibtw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397545e99b2872493fa7d8edb1552c1302625268.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/236b30c0ee15527dec23c8779e3d01c96cb8424c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0722ec1ae8ce2abab958a4d1eb8cecfaf7d393fa.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp4fmuqm5qug192ixfjkhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIduy_-swfjhtrnjtgjufyo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdscphw7ckce1quaphb02fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId437zw20e7hirfgbsjmsup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId_ejpzn-7ipiyfuefaxzsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rId6zv3os2w82esijrlaxagj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId9hektxtledzee1oml5rjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdj2xdv1fc2pcfxawle-twx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId-ueefbx5u1c7vjsojt99n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdij7vz1nssjjelivagl_rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8ykdsac1niz3gzbtrsqz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159deef862f6789f723eb21a5230b7ce8c9c56a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70189f75042f37662bb464774b3bf3afb268c9a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fe15c0a09946ca637a94714baee711a5f9d59c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把面板當作純顯示的螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>