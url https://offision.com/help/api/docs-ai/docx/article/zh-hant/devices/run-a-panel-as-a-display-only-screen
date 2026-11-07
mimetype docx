--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp4fmuqm5qug192ixfjkhc">
+      <w:hyperlink w:history="1" r:id="rIddb5zqpibx6lv3bnd4kozb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-zh-hant" descr="不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。" title="不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">不能觸控的面板就是一面看板：會議室、它的狀態、當天行程，還有一組可以掃描的碼 —— 上面沒有任何按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">那面螢幕真的不能觸控嗎？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果玻璃是好的、位置也在人伸手可及之處，把按鈕一個一個關掉會更合適 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduy_-swfjhtrnjtgjufyo7">
+      <w:hyperlink w:history="1" r:id="rIdttpalavv8bvged7skgcag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一頁是給碰不到、
 或不該被碰的螢幕看的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定預約面板是拿來操作的，還是拿來看的。關掉它，面板就成為一面看板：
@@ -221,51 +221,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 給這些面板一組自己的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個開關屬於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">而不是屬於某一台面板，所以它會落到該設定驅動的每一台面板上。
 如果不能觸控的螢幕和一般面板共用同一組設定，先建立第二組再把它們搬過去 —— 兩件事在
 同一個對話框裡完成，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscphw7ckce1quaphb02fw">
+      <w:hyperlink w:history="1" r:id="rIdomknropo6vpfpixtowqri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">走過整個流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存時畫面會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">此更改將影響以下面板</w:t>
       </w:r>
@@ -415,51 +415,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示預約用QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 正是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設計畫不出來的設定之一 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId437zw20e7hirfgbsjmsup">
+      <w:hyperlink w:history="1" r:id="rId2-pswosadk8cn9a3vji5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。置中加上純顯示，等於一台完全沒有入口的
 面板；對一面本來就不該讓人預約的螢幕來說很合理，對還是得有人用的螢幕則是陷阱。
 如果那組碼一定要在，請選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">純顯示面板上的空會議室。狀態、行程、一組碼 —— 沒有東西可按。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果過了一分鐘按鈕還在，那台面板幾乎可以確定是掛在另一組設定上，而不是您剛剛改的那組
 —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ejpzn-7ipiyfuefaxzsl">
+      <w:hyperlink w:history="1" r:id="rId9cfzrveb2bdwk0lunbbam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板上沒有任何按鈕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">從另一個方向處理同一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">跟著按鈕一起消失的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最明顯的損失是那排操作按鈕：</w:t>
@@ -807,51 +807,51 @@
       <w:r>
         <w:t xml:space="preserve">，沒有設預設時就是語言清單的第一個。在螢幕掛上去
 之前先把這兩項定好；沒有人能在門口改它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">角落的控制列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 那是從面板進入面板本身設定的路。它消失之後，要碰到那台面板就得
 從管理主控台</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6zv3os2w82esijrlaxagj">
+      <w:hyperlink w:history="1" r:id="rIdyd11bsz0ndy9ugx3v8apa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">遠端控制</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在掛上一面自己進不去的
 螢幕之前，先把這件事準備好，或先記住密碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -957,123 +957,123 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">點名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">以及它們底下的功能列會消失。角落的 QR 不受
 影響：它本來就是被動顯示的，位置原封不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個開關互不相干。同一組設定可以在門外驅動一台能操作的面板、在會議室裡驅動一面純顯示
 的螢幕，反過來也可以 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hektxtledzee1oml5rjz">
+      <w:hyperlink w:history="1" r:id="rIdhldgqa9h0fik2fvfzxcmu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕是不是亮著。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 純顯示不等於睡眠。該在非上班時間關掉背光的面板，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2xdv1fc2pcfxawle-twx">
+      <w:hyperlink w:history="1" r:id="rId8z5bo5hap0rg9fhhqiyqq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">節省會議室面板的電力</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">閒置時播什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 螢幕保護的播放清單在純顯示的面板上跟在任何其他面板上一樣照播
 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ueefbx5u1c7vjsojt99n">
+      <w:hyperlink w:history="1" r:id="rId6cva6bzlivee-qjmund92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在閒置的會議室面板上播放公司影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1082,83 +1082,83 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡不會改動會議室的規則。人們依然可以從使用者應用程式、
 自己的行事曆，或掃描那組碼來預約；只是面板不再是其中一條路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掛在純顯示面板上的預約，仍然要在規則指定的地方簽到，而面板已經不是那些
 地方之一 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdij7vz1nssjjelivagl_rz">
+      <w:hyperlink w:history="1" r:id="rIdezdx1hxxfv_vgcae8-rjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完全不變，意思也和任何其他面板上一模一樣 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ykdsac1niz3gzbtrsqz5">
+      <w:hyperlink w:history="1" r:id="rIdm4nhxzhna59s_zjns_jgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1583,51 +1583,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp4fmuqm5qug192ixfjkhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIduy_-swfjhtrnjtgjufyo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdscphw7ckce1quaphb02fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId437zw20e7hirfgbsjmsup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId_ejpzn-7ipiyfuefaxzsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rId6zv3os2w82esijrlaxagj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId9hektxtledzee1oml5rjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdj2xdv1fc2pcfxawle-twx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId-ueefbx5u1c7vjsojt99n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdij7vz1nssjjelivagl_rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8ykdsac1niz3gzbtrsqz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159deef862f6789f723eb21a5230b7ce8c9c56a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70189f75042f37662bb464774b3bf3afb268c9a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fe15c0a09946ca637a94714baee711a5f9d59c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddb5zqpibx6lv3bnd4kozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdttpalavv8bvged7skgcag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdomknropo6vpfpixtowqri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId2-pswosadk8cn9a3vji5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId9cfzrveb2bdwk0lunbbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdyd11bsz0ndy9ugx3v8apa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdhldgqa9h0fik2fvfzxcmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId8z5bo5hap0rg9fhhqiyqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId6cva6bzlivee-qjmund92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdezdx1hxxfv_vgcae8-rjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdm4nhxzhna59s_zjns_jgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159deef862f6789f723eb21a5230b7ce8c9c56a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70189f75042f37662bb464774b3bf3afb268c9a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fe15c0a09946ca637a94714baee711a5f9d59c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把面板當作純顯示的螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>