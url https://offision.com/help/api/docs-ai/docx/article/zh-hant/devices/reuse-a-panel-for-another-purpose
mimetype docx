--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">已經在播數位看板、在當大廳螢幕或接待自助機的面板，沒辦法在上面再加一個預約面板。 哪些改動只是編輯、哪些得先解除，以及留在原地的那一列會一直佔著什麼。</w:t>
+        <w:t xml:space="preserve">已經在播數位看板、在當大廳螢幕或接待自助機的面板，沒辦法在上面再加一個預約面板。哪些改動只是編輯、哪些得先解除，以及留在原地的那一列會一直佔著什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-n2s7kpkptfv6nddzlhnn">
+      <w:hyperlink w:history="1" r:id="rId5jjrbnzzwdzvv5lgiitad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">硬體和它在做的事，是兩件事。牆上那面螢幕是一台設備；主控台裡那一列是一筆紀錄，
 而那筆紀錄是為了一件事被建立的 —— 顯示一間會議室、播一份內容、接待來訪者。一台
 面板同一時間只會被一筆紀錄認領，而它做什麼，在認領它的那個精靈裡就已經定了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -247,51 +247,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不行。新增一台面板，就是把它正在顯示的六個字元打進精靈裡；而已經被認領的面板不會
 顯示那六個字元 —— 它在顯示會議室，或在播內容。解除之後，代碼通常幾秒內就會回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還是說，它以前跑的是別家的軟體？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當過 Teams 或 Zoom 排程面板的螢幕是另一個問題，而答案在進到這一頁之前就決定了：
 它得是 Offision 支援的型號，也得跑得動 Offision 的應用程式。先去
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldehselufv6b2hqnlvi17">
+      <w:hyperlink w:history="1" r:id="rIdbykiqzy_4f6fhxpmkzngt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">對一下。
 這一頁其餘的部分，講的是已經加進 Offision 的硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些改動只是編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -338,90 +338,139 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板，或會議助理。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩者是同一台會議室面板換一個設計，所以改的是紀錄上
 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzcoo7gyk0va-a1js4ajs">
+      <w:hyperlink w:history="1" r:id="rIdojvplvgokbefdrhkps6ml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 對話框裡也有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">桌面預約面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的選項，但在一台已經存在的面板上，
 它是唯一按了不會有事的選擇：讓一台面板變成桌面面板的，是配對當時的那張桌，不是
 設計。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">更換故障面板的方向剛好相反:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+這一頁講的是把還能用的硬體搬到</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">另一筆</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">紀錄。換掉故障的面板則是把新硬體接到
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">同一筆</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">紀錄上，會議室、外觀和通知都會留著 ——
+請見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkrsayhvvwuuo_-rnws9nu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">更換故障的面板</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些一定要先解除</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他都要，因為那代表另一筆紀錄：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -547,103 +596,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板會自己抹掉配對、重新啟動，回到一組新的六字元代碼。紀錄留在原處，只是上面不再
 有硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離線的面板收不到:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 解除是當下送給面板的，不會排隊等它。關機或離線的面板會繼續顯示它快取住的畫面。
-那就到面板上做：面板自己設定最下面的 </w:t>
+那就到面板上做：面板自己主控台 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁最下面的最後一張卡片
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">解除裝置配對</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（以前叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重設</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，而它前面擋著
+        <w:t xml:space="preserve">），而它前面擋著
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2x4ur09bnxhj3jonwpeca">
+      <w:hyperlink w:history="1" r:id="rIdppvimigynrhmab5wckqhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">裝置密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 在它要去的地方配對</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從這裡開始，就是一次普通的初次配對。前往這台面板要加入的清單，選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，回答
 精靈的問題，最後打進那六個字元。預約面板的精靈由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicfbcsmn55mpskl3q1q1n">
+      <w:hyperlink w:history="1" r:id="rIdmfetazh1jgypeyd2xw7d-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 帶著走；數位看板的精靈問的
 不是會議室，而是內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代碼要現在從面板上重讀，不要沿用解除前抄下來的那一組。面板中間已經重新啟動過，而
 重新啟動過的面板顯示的是另一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -742,68 +812,68 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會動到面板自己的設定。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從主控台解除的面板，語言、縮放和它被設過的密碼
 都還在。用面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">重設</w:t>
+        <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 解除的話，一樣都不會留 —— 那條路會清掉裝置的儲存，
 所以密碼回到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，值得在它一配對就再設一次 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodcy-uo7slfzoegl2fpln">
+      <w:hyperlink w:history="1" r:id="rIdjstdtjv0o8va54ggn9vik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定解鎖面板設定的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1228,51 +1298,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-n2s7kpkptfv6nddzlhnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdldehselufv6b2hqnlvi17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzzcoo7gyk0va-a1js4ajs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId2x4ur09bnxhj3jonwpeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdicfbcsmn55mpskl3q1q1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdodcy-uo7slfzoegl2fpln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d769405c9d0382fa0b285d41d9f80e37942b8a1c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd423c6e4cbff36c557b74e276fd6a3d20ffd701.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5jjrbnzzwdzvv5lgiitad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbykiqzy_4f6fhxpmkzngt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdojvplvgokbefdrhkps6ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdkrsayhvvwuuo_-rnws9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdppvimigynrhmab5wckqhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdmfetazh1jgypeyd2xw7d-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdjstdtjv0o8va54ggn9vik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d769405c9d0382fa0b285d41d9f80e37942b8a1c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd98058cc10f937130e429cb12bc0427dc87dda9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把已經設定成別的用途的面板拿來重用</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>