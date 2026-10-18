--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5jjrbnzzwdzvv5lgiitad">
+      <w:hyperlink w:history="1" r:id="rIdmplns4wli9arrteynlo7v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">硬體和它在做的事，是兩件事。牆上那面螢幕是一台設備；主控台裡那一列是一筆紀錄，
 而那筆紀錄是為了一件事被建立的 —— 顯示一間會議室、播一份內容、接待來訪者。一台
 面板同一時間只會被一筆紀錄認領，而它做什麼，在認領它的那個精靈裡就已經定了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -247,51 +247,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不行。新增一台面板，就是把它正在顯示的六個字元打進精靈裡；而已經被認領的面板不會
 顯示那六個字元 —— 它在顯示會議室，或在播內容。解除之後，代碼通常幾秒內就會回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還是說，它以前跑的是別家的軟體？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當過 Teams 或 Zoom 排程面板的螢幕是另一個問題，而答案在進到這一頁之前就決定了：
 它得是 Offision 支援的型號，也得跑得動 Offision 的應用程式。先去
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbykiqzy_4f6fhxpmkzngt">
+      <w:hyperlink w:history="1" r:id="rIdueoltomijp13juagn99pa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">對一下。
 這一頁其餘的部分，講的是已經加進 Offision 的硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些改動只是編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -338,51 +338,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板，或會議助理。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩者是同一台會議室面板換一個設計，所以改的是紀錄上
 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojvplvgokbefdrhkps6ml">
+      <w:hyperlink w:history="1" r:id="rIdzt2x06oajv5ek6ku6y_ga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
@@ -417,51 +417,51 @@
         <w:t xml:space="preserve">
 這一頁講的是把還能用的硬體搬到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">另一筆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">紀錄。換掉故障的面板則是把新硬體接到
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同一筆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">紀錄上，會議室、外觀和通知都會留著 ——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrsayhvvwuuo_-rnws9nu">
+      <w:hyperlink w:history="1" r:id="rIdrpqhipoxoh8nr6eej_ph3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換故障的面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些一定要先解除</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他都要，因為那代表另一筆紀錄：</w:t>
@@ -630,90 +630,90 @@
       <w:r>
         <w:t xml:space="preserve"> 頁最下面的最後一張卡片
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（以前叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">），而它前面擋著
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppvimigynrhmab5wckqhh">
+      <w:hyperlink w:history="1" r:id="rIdmd2gcazjdt5lhfondshqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">裝置密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 在它要去的地方配對</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從這裡開始，就是一次普通的初次配對。前往這台面板要加入的清單，選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，回答
 精靈的問題，最後打進那六個字元。預約面板的精靈由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfetazh1jgypeyd2xw7d-">
+      <w:hyperlink w:history="1" r:id="rIdpcc8jgtzux_qsdwg_gkp6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 帶著走；數位看板的精靈問的
 不是會議室，而是內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代碼要現在從面板上重讀，不要沿用解除前抄下來的那一組。面板中間已經重新啟動過，而
 重新啟動過的面板顯示的是另一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -829,51 +829,51 @@
         <w:t xml:space="preserve"> 從主控台解除的面板，語言、縮放和它被設過的密碼
 都還在。用面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 解除的話，一樣都不會留 —— 那條路會清掉裝置的儲存，
 所以密碼回到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，值得在它一配對就再設一次 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjstdtjv0o8va54ggn9vik">
+      <w:hyperlink w:history="1" r:id="rIdgbz5nb_-1jkv2_qprb2j3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定解鎖面板設定的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1298,51 +1298,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5jjrbnzzwdzvv5lgiitad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbykiqzy_4f6fhxpmkzngt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdojvplvgokbefdrhkps6ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdkrsayhvvwuuo_-rnws9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdppvimigynrhmab5wckqhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdmfetazh1jgypeyd2xw7d-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdjstdtjv0o8va54ggn9vik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d769405c9d0382fa0b285d41d9f80e37942b8a1c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd98058cc10f937130e429cb12bc0427dc87dda9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmplns4wli9arrteynlo7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdueoltomijp13juagn99pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzt2x06oajv5ek6ku6y_ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrpqhipoxoh8nr6eej_ph3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdmd2gcazjdt5lhfondshqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpcc8jgtzux_qsdwg_gkp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgbz5nb_-1jkv2_qprb2j3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a781d83f3ed8681114e9638e1cfcbdf8c920204.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461214f0ec99292d0d739ceaa84e985f17f4fa6b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把已經設定成別的用途的面板拿來重用</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>