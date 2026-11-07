--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmplns4wli9arrteynlo7v">
+      <w:hyperlink w:history="1" r:id="rIdigcgnfjunaho69qmrv9d1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">硬體和它在做的事，是兩件事。牆上那面螢幕是一台設備；主控台裡那一列是一筆紀錄，
 而那筆紀錄是為了一件事被建立的 —— 顯示一間會議室、播一份內容、接待來訪者。一台
 面板同一時間只會被一筆紀錄認領，而它做什麼，在認領它的那個精靈裡就已經定了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -247,51 +247,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不行。新增一台面板，就是把它正在顯示的六個字元打進精靈裡；而已經被認領的面板不會
 顯示那六個字元 —— 它在顯示會議室，或在播內容。解除之後，代碼通常幾秒內就會回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還是說，它以前跑的是別家的軟體？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當過 Teams 或 Zoom 排程面板的螢幕是另一個問題，而答案在進到這一頁之前就決定了：
 它得是 Offision 支援的型號，也得跑得動 Offision 的應用程式。先去
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdueoltomijp13juagn99pa">
+      <w:hyperlink w:history="1" r:id="rIdmhgkwwjheikjxjtlahadf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">對一下。
 這一頁其餘的部分，講的是已經加進 Offision 的硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些改動只是編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -338,51 +338,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板，或會議助理。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩者是同一台會議室面板換一個設計，所以改的是紀錄上
 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzt2x06oajv5ek6ku6y_ga">
+      <w:hyperlink w:history="1" r:id="rId1xprcznqn0e2usykz0c-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室裡的會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
@@ -417,51 +417,51 @@
         <w:t xml:space="preserve">
 這一頁講的是把還能用的硬體搬到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">另一筆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">紀錄。換掉故障的面板則是把新硬體接到
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同一筆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">紀錄上，會議室、外觀和通知都會留著 ——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpqhipoxoh8nr6eej_ph3">
+      <w:hyperlink w:history="1" r:id="rIdjbnukvcrc0dbq2prx06im">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換故障的面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些一定要先解除</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他都要，因為那代表另一筆紀錄：</w:t>
@@ -630,90 +630,90 @@
       <w:r>
         <w:t xml:space="preserve"> 頁最下面的最後一張卡片
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（以前叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">），而它前面擋著
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmd2gcazjdt5lhfondshqo">
+      <w:hyperlink w:history="1" r:id="rIdxakrs5tnsn7t6_emsnrxd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">裝置密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 在它要去的地方配對</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從這裡開始，就是一次普通的初次配對。前往這台面板要加入的清單，選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，回答
 精靈的問題，最後打進那六個字元。預約面板的精靈由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcc8jgtzux_qsdwg_gkp6">
+      <w:hyperlink w:history="1" r:id="rIdirma27eenweexbwzxn_rz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板接上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 帶著走；數位看板的精靈問的
 不是會議室，而是內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代碼要現在從面板上重讀，不要沿用解除前抄下來的那一組。面板中間已經重新啟動過，而
 重新啟動過的面板顯示的是另一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -829,51 +829,51 @@
         <w:t xml:space="preserve"> 從主控台解除的面板，語言、縮放和它被設過的密碼
 都還在。用面板上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 解除的話，一樣都不會留 —— 那條路會清掉裝置的儲存，
 所以密碼回到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，值得在它一配對就再設一次 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbz5nb_-1jkv2_qprb2j3">
+      <w:hyperlink w:history="1" r:id="rIdj16yptmseblmkenzh_2v_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定解鎖面板設定的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1298,51 +1298,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmplns4wli9arrteynlo7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdueoltomijp13juagn99pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzt2x06oajv5ek6ku6y_ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrpqhipoxoh8nr6eej_ph3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdmd2gcazjdt5lhfondshqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpcc8jgtzux_qsdwg_gkp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgbz5nb_-1jkv2_qprb2j3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a781d83f3ed8681114e9638e1cfcbdf8c920204.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461214f0ec99292d0d739ceaa84e985f17f4fa6b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigcgnfjunaho69qmrv9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmhgkwwjheikjxjtlahadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId1xprcznqn0e2usykz0c-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdjbnukvcrc0dbq2prx06im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdxakrs5tnsn7t6_emsnrxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdirma27eenweexbwzxn_rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdj16yptmseblmkenzh_2v_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a781d83f3ed8681114e9638e1cfcbdf8c920204.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461214f0ec99292d0d739ceaa84e985f17f4fa6b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把已經設定成別的用途的面板拿來重用</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>