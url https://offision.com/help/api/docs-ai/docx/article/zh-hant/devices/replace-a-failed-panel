--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhg-j_wk6trycb2imo8pi0">
+      <w:hyperlink w:history="1" r:id="rId-upzugzmljlo27wyjbpdi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/replace-a-failed-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壞掉的面板什麼也帶不走。它顯示的會議室、它穿的外觀、它遵循的設定，還有它佔著的授權，
 全都屬於它在管理主控台裡的那一筆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紀錄</w:t>
@@ -660,91 +660,91 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">該列的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連線狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">應該在一分鐘內變成上線，而且面板一起來就已經顯示正確的會議室 ——
 沒有什麼要重新選，因為那些東西從來就不在硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後請實際驗一次，不要只相信那一列：預約那間會議室，站在面板前面看它變化。如果這裡
 的人是用卡片簽到，也感應一張 —— 換機正是最可能發現當初讀卡機版本訂錯的時候，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6e4fqmr_35xfuriaef-ph">
+      <w:hyperlink w:history="1" r:id="rIdf2d_gn7sxfr-10dwxvjo4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為什麼不要另外開一筆新紀錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因為兩邊的通知都會安靜下來。沒有硬體在上面的紀錄完全不會被監控 —— 它不會被盯著看有
 沒有離線，也不會出現在只列已配對設備的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡。所以為替換而新建的那一筆，從
 建立的那一刻起就是隱形的；同時舊的那一筆還在被監控，繼續為一台躺在抽屜裡的面板寄信
 給大家。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmlawpzhcom73t7qfzkcv">
+      <w:hyperlink w:history="1" r:id="rIdtxoaovi1rdipc_0tgfpyw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">沒有收到離線通知信</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且舊的那一筆還握著授權，新的那一筆也要自己的一份設備授權，還會把這個位置的歷史、
 配置和設定拆成兩列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -784,51 +784,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把面板自己的設定帶過去。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 語言、縮放和密碼是存在裝置上而不是紀錄上的，
 所以新面板到手時密碼是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請在面板掛上牆之前先設好 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrn3sf7zsf7sigfn_awror">
+      <w:hyperlink w:history="1" r:id="rIdog9p014j0pvxmll6amlio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定解鎖面板設定的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -868,51 +868,51 @@
       <w:r>
         <w:t xml:space="preserve">為止 —— 所以
 只有在這個位置整個要撤掉時才刪舊的那一列，絕不要把刪除當成更換的一部分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是把還能用的面板改作別的用途的方法。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是另一筆紀錄的事，也是另一頁 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyalsekqxgqq2by7x5m4r">
+      <w:hyperlink w:history="1" r:id="rIdlgamwmndefjnfdfrowuct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhg-j_wk6trycb2imo8pi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId6e4fqmr_35xfuriaef-ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdsmlawpzhcom73t7qfzkcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdrn3sf7zsf7sigfn_awror" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdwyalsekqxgqq2by7x5m4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd423c6e4cbff36c557b74e276fd6a3d20ffd701.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8833c6ef7174a7b1173bbc5b1577d631e288ae6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24f2034ba9e01769421073d547e7cc5f6f67159e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6e3e3b5b1549b17a0379866ca315faf0b4330a3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-upzugzmljlo27wyjbpdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdf2d_gn7sxfr-10dwxvjo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdtxoaovi1rdipc_0tgfpyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdog9p014j0pvxmll6amlio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdlgamwmndefjnfdfrowuct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461214f0ec99292d0d739ceaa84e985f17f4fa6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0289a73c09cf93bdfb1586c57700e868469272d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7fd3a0b68f60d2af9886b91c90799a28b0c08c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65eb1c98e9bbfe93ec667b5dcb3749f5141a4a3b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>更換故障的面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>