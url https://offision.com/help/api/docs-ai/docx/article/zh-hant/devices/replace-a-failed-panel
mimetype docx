--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-upzugzmljlo27wyjbpdi">
+      <w:hyperlink w:history="1" r:id="rId48nmedilqfblb_j9hxod6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/replace-a-failed-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壞掉的面板什麼也帶不走。它顯示的會議室、它穿的外觀、它遵循的設定，還有它佔著的授權，
 全都屬於它在管理主控台裡的那一筆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">紀錄</w:t>
@@ -660,91 +660,91 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">該列的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連線狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">應該在一分鐘內變成上線，而且面板一起來就已經顯示正確的會議室 ——
 沒有什麼要重新選，因為那些東西從來就不在硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後請實際驗一次，不要只相信那一列：預約那間會議室，站在面板前面看它變化。如果這裡
 的人是用卡片簽到，也感應一張 —— 換機正是最可能發現當初讀卡機版本訂錯的時候，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf2d_gn7sxfr-10dwxvjo4">
+      <w:hyperlink w:history="1" r:id="rIdr4_p5cgmeer2e2jp2l0jh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為什麼不要另外開一筆新紀錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因為兩邊的通知都會安靜下來。沒有硬體在上面的紀錄完全不會被監控 —— 它不會被盯著看有
 沒有離線，也不會出現在只列已配對設備的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡。所以為替換而新建的那一筆，從
 建立的那一刻起就是隱形的；同時舊的那一筆還在被監控，繼續為一台躺在抽屜裡的面板寄信
 給大家。請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxoaovi1rdipc_0tgfpyw">
+      <w:hyperlink w:history="1" r:id="rIdihocascrd8o4010ekdpqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">沒有收到離線通知信</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且舊的那一筆還握著授權，新的那一筆也要自己的一份設備授權，還會把這個位置的歷史、
 配置和設定拆成兩列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -784,51 +784,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把面板自己的設定帶過去。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 語言、縮放和密碼是存在裝置上而不是紀錄上的，
 所以新面板到手時密碼是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請在面板掛上牆之前先設好 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog9p014j0pvxmll6amlio">
+      <w:hyperlink w:history="1" r:id="rId_gpvmxxdypof1zwewt_z2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定解鎖面板設定的密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -868,51 +868,51 @@
       <w:r>
         <w:t xml:space="preserve">為止 —— 所以
 只有在這個位置整個要撤掉時才刪舊的那一列，絕不要把刪除當成更換的一部分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是把還能用的面板改作別的用途的方法。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是另一筆紀錄的事，也是另一頁 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgamwmndefjnfdfrowuct">
+      <w:hyperlink w:history="1" r:id="rIdof0vlxepflmnhb1svrwt2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-upzugzmljlo27wyjbpdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdf2d_gn7sxfr-10dwxvjo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdtxoaovi1rdipc_0tgfpyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdog9p014j0pvxmll6amlio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdlgamwmndefjnfdfrowuct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461214f0ec99292d0d739ceaa84e985f17f4fa6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0289a73c09cf93bdfb1586c57700e868469272d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7fd3a0b68f60d2af9886b91c90799a28b0c08c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65eb1c98e9bbfe93ec667b5dcb3749f5141a4a3b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId48nmedilqfblb_j9hxod6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdr4_p5cgmeer2e2jp2l0jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdihocascrd8o4010ekdpqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId_gpvmxxdypof1zwewt_z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdof0vlxepflmnhb1svrwt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461214f0ec99292d0d739ceaa84e985f17f4fa6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0289a73c09cf93bdfb1586c57700e868469272d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7fd3a0b68f60d2af9886b91c90799a28b0c08c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65eb1c98e9bbfe93ec667b5dcb3749f5141a4a3b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>更換故障的面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>