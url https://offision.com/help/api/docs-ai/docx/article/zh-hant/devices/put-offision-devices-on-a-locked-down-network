--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId739yawrqkwg3jrf6usrqo">
+      <w:hyperlink w:history="1" r:id="rId3qhm3a-xcev0mavgak2jd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/put-offision-devices-on-a-locked-down-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="network-outbound-only-zh-hant" descr="每一部裝置都由自己開啟連線。沒有任何連線由外向內，因此不需要撰寫輸入方向的規則。" title="每一部裝置都由自己開啟連線。沒有任何連線由外向內，因此不需要撰寫輸入方向的規則。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -179,120 +179,120 @@
         </w:rPr>
         <w:t xml:space="preserve">不需要撰寫輸入方向的防火牆規則、不需要轉送連接埠、也不需要 VPN。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 即使所有輸入連接埠全部關閉，Offision 一樣可以運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過過濾式代理伺服器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝置使用的是一般的對外 HTTPS 連線，走 TCP 443 連接埠，與瀏覽器的流量相同。
 只要代理伺服器允許
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryaay-qpqg18ikbpnqqpu">
+      <w:hyperlink w:history="1" r:id="rIdtxzezwucc0n11vtkkiixf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 連線的所有位址</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 中列出的主機即可。不需要將任何流量排除在檢查之外，裝置也不需要自己的公開位址。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個出口就夠了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所有 Offision 裝置使用的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同一份</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">主機清單，不會因裝置類型而有例外，因此一個
 受控的對外出口就足以涵蓋整個環境 —— 面板、櫃檯機、螢幕、感應器、控制處理器，
 以及大家使用的應用程式。除了這份清單之外，不需要一般的網際網路存取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在分段或封閉的網路中也是如此，因為對外只有一條路徑。把那條路徑指向
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgqh3mj4ceigdocbkmamj">
+      <w:hyperlink w:history="1" r:id="rId4und4tydvkhhorib5ihjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">中的主機，一條規則就涵蓋所有裝置類型。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器是唯一的例外，而且是對你有利的例外：大多數感應器完全不需要對外路徑。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthczuoqymhznkkvhf-pcf">
+      <w:hyperlink w:history="1" r:id="rIdbjve6hr9wpq3zpyxy36ku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些感應器需要對外路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">是三個主機，不是一個</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最容易被忽略的地方。裝置的連線對象不只一個，而且允許清單不完整時不會立刻
@@ -375,63 +375,63 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果面板可以載入卻從不更新，表示允許清單中缺少即時更新主機。它與應用主機是
 不同的名稱，請兩個都確認。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中兩個取決於你的區域</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用主機與即時更新主機在每個資料中心都是不同的名稱，而你的帳戶只會位於其中
 一個區域。請先在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnf6chb1ifhmmj1djrqn0j">
+      <w:hyperlink w:history="1" r:id="rIduzrlx1jgq_77yjw0lg_jj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資料存放位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 確認是哪一個，再取用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvyd1zwj-echl1mwflyv9">
+      <w:hyperlink w:history="1" r:id="rIdmld04zq5mw3wb0o1plvx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">中對應的欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配對主機為共用，因此不論位於哪個區域都是同一筆。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文不涵蓋的範圍</w:t>
@@ -448,51 +448,51 @@
         </w:rPr>
         <w:t xml:space="preserve">建築物內部的網路。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 控制處理器連線到會議室子網路上的視聽設備 —— 矩陣切換器、
 電視、麥克風 —— 這些流量不會離開你的網路，因此不會出現在允許清單中。若這些設備
 與處理器位於不同的 VLAN，那屬於內部路由的問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">限制誰可以登入。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 允許清單決定的是裝置可以連到哪裡，而不是連上之後由誰使用
 Offision。登入限制在管理主控台中設定，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoehb5hdksp0uijv193afw">
+      <w:hyperlink w:history="1" r:id="rIdaav3hrggteqa6zkc-biy3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全性的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -917,51 +917,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId739yawrqkwg3jrf6usrqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdryaay-qpqg18ikbpnqqpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdxgqh3mj4ceigdocbkmamj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdthczuoqymhznkkvhf-pcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIdnf6chb1ifhmmj1djrqn0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdqvyd1zwj-echl1mwflyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdoehb5hdksp0uijv193afw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/802e257ef97d2924c555a6321ea9e1ac791942d3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3qhm3a-xcev0mavgak2jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdtxzezwucc0n11vtkkiixf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId4und4tydvkhhorib5ihjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdbjve6hr9wpq3zpyxy36ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIduzrlx1jgq_77yjw0lg_jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdmld04zq5mw3wb0o1plvx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdaav3hrggteqa6zkc-biy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2512a279d0a8fcab9ecb7974aeb342751d2e0eb5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在封閉網路中使用 Offision 裝置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>