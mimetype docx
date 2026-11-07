--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qhm3a-xcev0mavgak2jd">
+      <w:hyperlink w:history="1" r:id="rIdesktlpce6ut7ydsureqoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/put-offision-devices-on-a-locked-down-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="network-outbound-only-zh-hant" descr="每一部裝置都由自己開啟連線。沒有任何連線由外向內，因此不需要撰寫輸入方向的規則。" title="每一部裝置都由自己開啟連線。沒有任何連線由外向內，因此不需要撰寫輸入方向的規則。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -179,120 +179,120 @@
         </w:rPr>
         <w:t xml:space="preserve">不需要撰寫輸入方向的防火牆規則、不需要轉送連接埠、也不需要 VPN。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 即使所有輸入連接埠全部關閉，Offision 一樣可以運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過過濾式代理伺服器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝置使用的是一般的對外 HTTPS 連線，走 TCP 443 連接埠，與瀏覽器的流量相同。
 只要代理伺服器允許
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxzezwucc0n11vtkkiixf">
+      <w:hyperlink w:history="1" r:id="rIdo6qrdog3h4c8mnaf7-xuo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 連線的所有位址</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 中列出的主機即可。不需要將任何流量排除在檢查之外，裝置也不需要自己的公開位址。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個出口就夠了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所有 Offision 裝置使用的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同一份</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">主機清單，不會因裝置類型而有例外，因此一個
 受控的對外出口就足以涵蓋整個環境 —— 面板、櫃檯機、螢幕、感應器、控制處理器，
 以及大家使用的應用程式。除了這份清單之外，不需要一般的網際網路存取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在分段或封閉的網路中也是如此，因為對外只有一條路徑。把那條路徑指向
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4und4tydvkhhorib5ihjy">
+      <w:hyperlink w:history="1" r:id="rIdqffchbjz2q5dw__klm9tg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">中的主機，一條規則就涵蓋所有裝置類型。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器是唯一的例外，而且是對你有利的例外：大多數感應器完全不需要對外路徑。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjve6hr9wpq3zpyxy36ku">
+      <w:hyperlink w:history="1" r:id="rIdxkjlkvwkopqcgdeyaeif8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些感應器需要對外路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">是三個主機，不是一個</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是最容易被忽略的地方。裝置的連線對象不只一個，而且允許清單不完整時不會立刻
@@ -375,63 +375,63 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果面板可以載入卻從不更新，表示允許清單中缺少即時更新主機。它與應用主機是
 不同的名稱，請兩個都確認。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中兩個取決於你的區域</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用主機與即時更新主機在每個資料中心都是不同的名稱，而你的帳戶只會位於其中
 一個區域。請先在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzrlx1jgq_77yjw0lg_jj">
+      <w:hyperlink w:history="1" r:id="rIdpludommbovbbqqrslb0m1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資料存放位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 確認是哪一個，再取用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmld04zq5mw3wb0o1plvx1">
+      <w:hyperlink w:history="1" r:id="rId1v0peqxoawumiuzz3enbw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">中對應的欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配對主機為共用，因此不論位於哪個區域都是同一筆。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文不涵蓋的範圍</w:t>
@@ -448,51 +448,51 @@
         </w:rPr>
         <w:t xml:space="preserve">建築物內部的網路。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 控制處理器連線到會議室子網路上的視聽設備 —— 矩陣切換器、
 電視、麥克風 —— 這些流量不會離開你的網路，因此不會出現在允許清單中。若這些設備
 與處理器位於不同的 VLAN，那屬於內部路由的問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">限制誰可以登入。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 允許清單決定的是裝置可以連到哪裡，而不是連上之後由誰使用
 Offision。登入限制在管理主控台中設定，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaav3hrggteqa6zkc-biy3">
+      <w:hyperlink w:history="1" r:id="rId6fnpidq2igljxwh9xdxwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全性的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -917,51 +917,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3qhm3a-xcev0mavgak2jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdtxzezwucc0n11vtkkiixf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId4und4tydvkhhorib5ihjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdbjve6hr9wpq3zpyxy36ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIduzrlx1jgq_77yjw0lg_jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdmld04zq5mw3wb0o1plvx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdaav3hrggteqa6zkc-biy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2512a279d0a8fcab9ecb7974aeb342751d2e0eb5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdesktlpce6ut7ydsureqoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdo6qrdog3h4c8mnaf7-xuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdqffchbjz2q5dw__klm9tg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdxkjlkvwkopqcgdeyaeif8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#24863;&#25033;&#22120;&#33287;&#29694;&#22580;&#35373;&#20633;" TargetMode="External"/><Relationship Id="rIdpludommbovbbqqrslb0m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId1v0peqxoawumiuzz3enbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId6fnpidq2igljxwh9xdxwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2512a279d0a8fcab9ecb7974aeb342751d2e0eb5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在封閉網路中使用 Offision 裝置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>