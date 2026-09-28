--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,2067 +26,2767 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一個會在面板上放按鈕的開關</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">「功能」頁決定站在會議室門前的人可以做什麼 —— 馬上使用、簽到、延長、開門， 以及能不能取消會議。逐行說明每一個開關，並說明面板上關掉之後，預約仍然可以 從哪裡被取消。</w:t>
+        <w:t xml:space="preserve">「功能」頁決定站在會議室門前的人可以做什麼 —— 馬上使用、簽到、延長、開門，以及能不能取消會議。逐行說明每一個開關，並說明面板上關掉之後，預約仍然可以從哪裡被取消。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdyfiiclqatqlttpy6rta">
+      <w:hyperlink w:history="1" r:id="rId_hrwgqtnao5tzutedb04z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">站在會議室門前的人可以做什麼 —— 馬上使用、簽到、延長、回報問題，以及能不能取消會議
 —— 由面板設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁上的三個群組決定。把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示取消預約按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">關掉，就是
 阻止別人在門口取消會議的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些是面板設定上的項目，不屬於單一面板，所以這裡的每個開關都會落到共用這組設定的每一台
 面板上 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckcfzotsgdoahlgo63xia">
+      <w:hyperlink w:history="1" r:id="rIdkrpeias7bxei2e5r-_mcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">選取面板設定，用編輯動作打開。它會停在</w:t>
+        <w:t xml:space="preserve">選取面板設定，用編輯動作打開，它會停在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，底下的開關分屬其中三個群組：</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">。底下三個群組 ——
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— QR 碼，以及對眼前這筆預約可以做的事：馬上使用、簽到、登出、延長。</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板上預約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— 從時間軸提前預約、詳細資料對話框，以及裡面的取消按鈕。</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁與其他</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— 其他房間、開門，以及回報問題。</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> —— 是那份選單裡的磚塊；選單第一格的
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕模式</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">關閉時，三個群組都會變灰；那是群組選單第一格的開關。</w:t>
+        <w:t xml:space="preserve">關閉時，三個都會變灰。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2266950"/>
+            <wp:extent cx="5715000" cy="4495800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-cancel-toggle-zh-hant" descr="「在面板上預約」。「顯示取消預約按鈕」在「啟用顯示預約詳細資訊」底下。" title="「在面板上預約」。「顯示取消預約按鈕」在「啟用顯示預約詳細資訊」底下。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2266950"/>
+                      <a:ext cx="5715000" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「在面板上預約」。「顯示取消預約按鈕」在「啟用顯示預約詳細資訊」底下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新建立的面板設定，除了開門以外每個按鈕都是開的：在你拿走某樣東西之前，
 門前的人什麼都能做。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些開關在門前的樣子</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">操作列是面板的核心，而它完全是本頁的產物：列裡的每個按鈕都對應下面的某個
-開關。面板此刻提供哪些按鈕也跟著會議室的狀態走 —— 等待發起人的會議顯示
+        <w:t xml:space="preserve">操作列是面板的核心，列裡的每個按鈕都對應下面的某個開關。出現哪些也跟著會議室的
+狀態走：空閒時是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">馬上使用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，等待發起人時是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，進行中則是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">結束</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">延長</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">其中三個開關不會在這一列放任何東西。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">啟用提前預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">啟用顯示預約詳細資訊</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是讓
+時間軸可以點選，而不是多一顆按鈕；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示取消預約按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">則在後者打開的詳細資訊對話框裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">框住其他一切的兩個開關</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="3280"/>
+        <w:gridCol w:w="4800"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1280"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3280"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">作用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何時調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1280"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示預約用QR code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3280"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在面板上浮出一張 QR 卡片；掃描後開啟使用者介面，可用手機預約、簽到或延長。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">小螢幕上卡片太擠、或希望一切都在面板上完成時關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1280"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">觸控螢幕模式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3280"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">開啟時為可操作的螢幕並顯示操作按鈕；關閉則為僅供顯示、隱藏</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">所有</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">按鈕的螢幕。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只想讓人一眼看狀態的螢幕 —— 玻璃後面的螢幕，或不該被任何人操作的螢幕 —— 就關閉。完整流程見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdlnzrrr-uruliwppruaaag">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">以下所有開關只在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">觸控螢幕模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">開啟時存在；關掉它，整張清單會同時從面板和群組選單上
+消失。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">置中設計畫得出來的比較少:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">登入</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">結束</w:t>
+        <w:t xml:space="preserve">顯示預約用QR code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">啟用提前預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新增預約需要確認</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">啟用顯示預約詳細資訊</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示取消預約按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">延長</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">顯示報告問題按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">置中</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">設計上沒有
+可以擺放的位置，因此只要它是使用中的設計，這些開關就會被停用 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpzg-ssqqbu7nwwaawimnm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">選擇面板設計</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用預約 —— 對眼前這筆會議可以做什麼</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="4970"/>
+        <w:gridCol w:w="2319"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">作用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何時調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示登入按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">空閒的會議室會顯示</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">馬上使用</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 從現在開始用這間會議室，不必開任何應用程式。完整流程見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdr1vmnkjv1kpsiy6gnxmrg">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">專屬頁面</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不想讓路過的人隨手佔用會議室的地方就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">允許訪客直接預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在馬上使用底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">讓人在臨時預約時以訪客而不是使用者的身份識別。需要訪客管理授權。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">訪客多的空間開啟；關閉則臨時預約僅限員工。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">臨時預約需要確認</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在馬上使用底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在建立預約前加入確認畫面。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">要一鍵完成就關閉；希望預約有正式標題就開啟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">允許輸入標題</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在臨時預約確認底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">讓使用者為會議命名。僅限會議室。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">要一律使用自動標籤就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">允許輸入使用人數</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在臨時預約確認底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">詢問出席人數。僅限會議室，預設關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">想衡量人數與容納量的落差就開啟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示簽到按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">等待發起人的預約會顯示</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">登入</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId5vex95eloghxpjr4qi-na">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">在預約面板簽到</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">簽到在別處發生 —— 使用者介面或感應器 —— 就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示登出按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">進行中的會議可以提早結束、釋放會議室。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">希望會議室無論如何佔滿整個時段就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示延長按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">進行中的會議會顯示</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">延長</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，最多延到下一筆預約為止。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">背靠背的行程不容拉長就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">延長預約需要確認</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在延長底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4970"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">送出延長前先要求確認。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2319"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一鍵操作就關閉；要防誤觸延長就開啟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-function-buttons-zh-hant" descr="等待簽到的會議的操作列。這一列裡的每個按鈕都是本頁的開關。" title="等待簽到的會議的操作列。這一列裡的每個按鈕都是本頁的開關。"/>
+            <wp:docPr id="1" name="panel-button-walk-in-zh-hant" descr="「馬上使用」，由「顯示馬上使用按鈕」放上去。" title="「馬上使用」，由「顯示馬上使用按鈕」放上去。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">等待簽到的會議的操作列。這一列裡的每個按鈕都是本頁的開關。</w:t>
-[...1154 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">「馬上使用」，由「顯示馬上使用按鈕」放上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-function-details-cancel-zh-hant" descr="詳細資訊對話框，底部的「取消預約」就是本頁能拿掉的按鈕。" title="詳細資訊對話框，底部的「取消預約」就是本頁能拿掉的按鈕。"/>
+            <wp:docPr id="1" name="panel-button-check-in-zh-hant" descr="「簽到」，由「顯示簽到按鈕」放上去。" title="「簽到」，由「顯示簽到按鈕」放上去。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4095750"/>
+                      <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">詳細資訊對話框，底部的「取消預約」就是本頁能拿掉的按鈕。</w:t>
+        <w:t xml:space="preserve">「簽到」，由「顯示簽到按鈕」放上去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-end-now-zh-hant" descr="「結束」，由「顯示登出按鈕」放上去。" title="「結束」，由「顯示登出按鈕」放上去。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「結束」，由「顯示登出按鈕」放上去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-extend-zh-hant" descr="「延長」，由「顯示延長按鈕」放上去。" title="「延長」，由「顯示延長按鈕」放上去。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「延長」，由「顯示延長按鈕」放上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">門禁與其他 —— 找會議室、開門、回報問題</w:t>
+        <w:t xml:space="preserve">在面板上預約 —— 提前預約、取消按鈕與其他房間</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2139"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2139"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="4422"/>
+        <w:gridCol w:w="3095"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
+            <w:tcW w:type="dxa" w:w="1843"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5081"/>
+            <w:tcW w:type="dxa" w:w="4422"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
+            <w:tcW w:type="dxa" w:w="3095"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">何時調整</w:t>
+              <w:t xml:space="preserve">什麼時候改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">希望面板只講自己這間會議室的事就關閉。</w:t>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">啟用提前預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">點時間軸即可預約之後的時段 —— 現在和未來幾天。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">面板只服務眼前的會議、提前預約交給使用者介面時關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">只在接了門鎖的面板上開啟；沒有門鎖它什麼都不做。</w:t>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">新增預約需要確認</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在提前預約底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">送出新預約前先要求確認。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一鍵操作就關閉；時間軸容易誤觸就開啟。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">訪客會在沒人陪同下走到會議室的地方開啟。</w:t>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">允許輸入標題</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在新增預約確認底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">讓使用者為會議命名。僅限會議室。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">要一律使用自動標籤就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">走到門口需要時間的門調長一點；預設是十秒。</w:t>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">允許輸入使用人數</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在新增預約確認底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">詢問出席人數。僅限會議室，預設關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">想衡量人數與容納量的落差就開啟。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">希望會議中刷卡出現操作選項而不是直接開門就關閉。</w:t>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">啟用顯示預約詳細資訊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">點一筆預約會打開詳細資訊 —— 標題、發起人、與會者。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不想讓路人看到會議標題和名字就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2139"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">設施需求另有管道就關閉。</w:t>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示取消預約按鈕</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在預約詳細資訊底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">詳細資訊對話框會提供</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">取消預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，把會議從螢幕上刪除。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">**要阻止別人在門口取消會議就關閉。**他們仍然看得到詳細資訊，只是不能把預約刪掉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示其他房間按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4422"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不論會議室是什麼狀態，都提供</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdo4jb3jdogyqeajff0cmg1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">大樓裡的另一間</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。關掉就一起關上：這顆按鈕、室內面板的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">附近的房間</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">與</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">移至其他房間</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，以及時間選擇器裡的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">尋找其他可用的</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3095"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">希望面板只講自己這間會議室的事就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-other-rooms-zh-hant" descr="「其他房間」，由「顯示其他房間按鈕」放上去。" title="「其他房間」，由「顯示其他房間按鈕」放上去。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「其他房間」，由「顯示其他房間按鈕」放上去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在面板上取消不是匿名的：除非會議室設定為只能從面板預約，否則和簽到一樣，
+要先</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdey7b64te1e7kat6ven5ua">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">證明自己是誰</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-function-details-cancel-zh-hant" descr="開啟 —— 詳細資訊對話框底部有「取消預約」。" title="開啟 —— 詳細資訊對話框底部有「取消預約」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4095750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">開啟 —— 詳細資訊對話框底部有「取消預約」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-buttons-cancel-off-zh-hant" descr="關閉 —— 同一個對話框，內容照讀，但沒有辦法把預約刪掉。" title="關閉 —— 同一個對話框，內容照讀，但沒有辦法把預約刪掉。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4095750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">關閉 —— 同一個對話框，內容照讀，但沒有辦法把預約刪掉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">門禁與其他 —— 開門與回報問題</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2707"/>
+        <w:gridCol w:w="3947"/>
+        <w:gridCol w:w="2707"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">作用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">何時調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示開門按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">面板提供</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">開門</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，用於 Qbic AC-500 繼電器板觸發門鎖。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只在接了門鎖的面板上開啟；沒有門鎖它什麼都不做。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">允許訪客開門</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在開門底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">讓完成身份識別的訪客也能開門，而不只是員工。需要訪客管理授權。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">訪客會在沒人陪同下走到會議室的地方開啟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">開門時長（秒）</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在開門底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">按下按鈕後，門保持開啟多久才自動上鎖（1–60）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">走到門口需要時間的門調長一點；預設是十秒。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">會議進行中刷卡直接開門</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 在開門底下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">預約使用中時，在面板刷卡會直接開門，而不會顯示延長／簽出彈窗。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">希望會議中刷卡出現操作選項而不是直接開門就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示報告問題按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">讓任何人透過面板回報這間會議室的問題。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">設施需求另有管道就關閉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-open-door-zh-hant" descr="「開門」，由「顯示開門按鈕」放上去。" title="「開門」，由「顯示開門按鈕」放上去。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「開門」，由「顯示開門按鈕」放上去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-report-issue-zh-hant" descr="「回報問題」，由「顯示回報問題按鈕」放上去。" title="「回報問題」，由「顯示回報問題按鈕」放上去。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">「回報問題」，由「顯示回報問題按鈕」放上去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">室內面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁面也有同名的群組，帶著兩個讓面板開口說話的開關 —— 請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcgisjw2giay_pg496cp5-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Meeting assistant 面板</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消按鈕本來就不見了的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會讓按鈕消失的原因有五個，它自己的開關只是其中之一：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
@@ -2205,51 +2905,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板跑的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它沒有可以容納這顆按鈕的預約詳細資料對話框 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykyzvggevlubj0wvlbmbw">
+      <w:hyperlink w:history="1" r:id="rIdkedv7vblmrlee6284gqtx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2260,51 +2960,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從其他地方取消。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起人仍然可以從使用者介面或行事曆取消。要讓臨近開始
 的預約在任何地方都不能改，用資源政策裡的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約前有編輯或刪除限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbobot-ubpl3mxz52tjgo_">
+      <w:hyperlink w:history="1" r:id="rIdtvkh_kopttklc-c0hrhon">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**使用者介面裡別人的會議。**在那裡只有發起人和其委派的人可以取消 ——
 這是內建規則，不是設定。</w:t>
       </w:r>
     </w:p>
@@ -2320,76 +3020,76 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算完成身份識別。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板接受哪些憑證由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁決定 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlbixnqttzty3exooqbzv">
+      <w:hyperlink w:history="1" r:id="rIdvfqymhsynuoyochd7hezg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**是否必須簽到、簽到期限多長。**那是資源的政策，不是面板的 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqi7urkofpukmtnnys89m2">
+      <w:hyperlink w:history="1" r:id="rIdimf-c22frwdqnpqzhqmw-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未報到的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2814,51 +3514,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbdyfiiclqatqlttpy6rta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdckcfzotsgdoahlgo63xia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdp5uvbs_uvubj1brda13fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdx3biegcicvgugk9dvtoya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdpcxakvpxwo4eio60nnbz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdr1dtmvciz70rpdohmnzcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId_set5sqsphd6tqfenwmde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdg8momif9cgs-qor9wxm4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdykyzvggevlubj0wvlbmbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdbobot-ubpl3mxz52tjgo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddlbixnqttzty3exooqbzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdqi7urkofpukmtnnys89m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a0c2a55d963867583812a136eaec1b0adc8bc53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3a813c5301ef5cdcaea13a139b7a622c6fc929e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6cc4fa51544c9cfe9712a77883ee164f1a065a6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_hrwgqtnao5tzutedb04z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdkrpeias7bxei2e5r-_mcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdlnzrrr-uruliwppruaaag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdpzg-ssqqbu7nwwaawimnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdr1vmnkjv1kpsiy6gnxmrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId5vex95eloghxpjr4qi-na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdo4jb3jdogyqeajff0cmg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdey7b64te1e7kat6ven5ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcgisjw2giay_pg496cp5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdkedv7vblmrlee6284gqtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdtvkh_kopttklc-c0hrhon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvfqymhsynuoyochd7hezg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdimf-c22frwdqnpqzhqmw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d1f2ac1ae7d505bb08af24058ef2c52a4037830.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7910eebc7fd23bf08e98df87cf2fb78a44b01b3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a54bcab702c259108cef85cc8b925587b70625.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f77abb1618e4a258174c20f40815eab68d604034.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7aeb1782a665308d5ef7f1c186408e15b01aa80.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b82b0fcc12285a054e882b339563a282a001313d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfb6a5cfd02139b54e2ba88e0a4a86d8946f61bf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82f469a1ab31f52640920472e34445ac5a5ac81f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727310a595d35f4034874336557cfe1af0235d25.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdbe0dfc29cad40c1be65cd1ff28da1ea84eb09.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>每一個會在面板上放按鈕的開關</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>