--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,133 +42,133 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">「功能」頁決定站在會議室門前的人可以做什麼 —— 馬上使用、簽到、延長、開門，以及能不能取消會議。逐行說明每一個開關，並說明面板上關掉之後，預約仍然可以從哪裡被取消。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hrwgqtnao5tzutedb04z">
+      <w:hyperlink w:history="1" r:id="rIdnq5tu6ikqzc757sdbcsx3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">站在會議室門前的人可以做什麼 —— 馬上使用、簽到、延長、回報問題，以及能不能取消會議
 —— 由面板設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁上的三個群組決定。把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示取消預約按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">關掉，就是
 阻止別人在門口取消會議的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些是面板設定上的項目，不屬於單一面板，所以這裡的每個開關都會落到共用這組設定的每一台
 面板上 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrpeias7bxei2e5r-_mcl">
+      <w:hyperlink w:history="1" r:id="rIdt_kfl-yravkyrzevf0g-f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取面板設定，用編輯動作打開，它會停在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。底下三個群組 ——
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -254,52 +254,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「在面板上預約」。「顯示取消預約按鈕」在「啟用顯示預約詳細資訊」底下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">新建立的面板設定，除了開門以外每個按鈕都是開的：在你拿走某樣東西之前，
-門前的人什麼都能做。</w:t>
+        <w:t xml:space="preserve">新建立的設定預設關閉開門及呼叫服務按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些開關在門前的樣子</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作列是面板的核心，列裡的每個按鈕都對應下面的某個開關。出現哪些也跟著會議室的
 狀態走：空閒時是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
@@ -549,51 +548,51 @@
               <w:t xml:space="preserve">開啟時為可操作的螢幕並顯示操作按鈕；關閉則為僅供顯示、隱藏</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">所有</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">按鈕的螢幕。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只想讓人一眼看狀態的螢幕 —— 玻璃後面的螢幕，或不該被任何人操作的螢幕 —— 就關閉。完整流程見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlnzrrr-uruliwppruaaag">
+            <w:hyperlink w:history="1" r:id="rIddxgxm0npymgrwtarozjcw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下所有開關只在</w:t>
@@ -676,51 +675,51 @@
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示報告問題按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設計上沒有
 可以擺放的位置，因此只要它是使用中的設計，這些開關就會被停用 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzg-ssqqbu7nwwaawimnm">
+      <w:hyperlink w:history="1" r:id="rIdwe2qnq3yvrvj3d0xlvwbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用預約 —— 對眼前這筆會議可以做什麼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -822,51 +821,51 @@
               <w:t xml:space="preserve">顯示登入按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">空閒的會議室會顯示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">馬上使用</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 從現在開始用這間會議室，不必開任何應用程式。完整流程見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr1vmnkjv1kpsiy6gnxmrg">
+            <w:hyperlink w:history="1" r:id="rId-4tlqoovo353kesywhnoy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">專屬頁面</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2319"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不想讓路過的人隨手佔用會議室的地方就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1095,51 +1094,51 @@
               <w:t xml:space="preserve">顯示簽到按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">等待發起人的預約會顯示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登入</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5vex95eloghxpjr4qi-na">
+            <w:hyperlink w:history="1" r:id="rId00oumpkmfshqlojzhfchr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在預約面板簽到</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2319"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">簽到在別處發生 —— 使用者介面或感應器 —— 就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1967,51 +1966,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示其他房間按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4422"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不論會議室是什麼狀態，都提供</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdo4jb3jdogyqeajff0cmg1">
+            <w:hyperlink w:history="1" r:id="rIdnvwmq5y_rbhqx8jk2m3xn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">大樓裡的另一間</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。關掉就一起關上：這顆按鈕、室內面板的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">附近的房間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2100,51 +2099,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「其他房間」，由「顯示其他房間按鈕」放上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上取消不是匿名的：除非會議室設定為只能從面板預約，否則和簽到一樣，
 要先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey7b64te1e7kat6ven5ua">
+      <w:hyperlink w:history="1" r:id="rId9cl79m_nx3nvt9bmrqb9b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-details-cancel-zh-hant" descr="開啟 —— 詳細資訊對話框底部有「取消預約」。" title="開啟 —— 詳細資訊對話框底部有「取消預約」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2587,50 +2586,98 @@
             <w:tcW w:type="dxa" w:w="3947"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">讓任何人透過面板回報這間會議室的問題。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2707"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">設施需求另有管道就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示呼叫服務按鈕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3947"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">兩種設計均可在預約使用中且會議室有服務項目或支援連結時提供呼叫服務。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2707"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">預設關閉；先設定會議室服務再啟用。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-button-open-door-zh-hant" descr="「開門」，由「顯示開門按鈕」放上去。" title="「開門」，由「顯示開門按鈕」放上去。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2732,51 +2779,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「回報問題」，由「顯示回報問題按鈕」放上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室內面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面也有同名的群組，帶著兩個讓面板開口說話的開關 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcgisjw2giay_pg496cp5-">
+      <w:hyperlink w:history="1" r:id="rIdmfo16mmnpg8jzp1yvhdfh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Meeting assistant 面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消按鈕本來就不見了的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會讓按鈕消失的原因有五個，它自己的開關只是其中之一：</w:t>
@@ -2905,106 +2952,225 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板跑的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它沒有可以容納這顆按鈕的預約詳細資料對話框 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkedv7vblmrlee6284gqtx">
+      <w:hyperlink w:history="1" r:id="rIde5lb-vil5gajp6avspshi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">會議期間呼叫服務</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在門及其他功能設定中，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示呼叫服務按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">控制 兩種設計的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">呼叫服務</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。只有預約正在使用、觸控操作已啟用，且會議室有可要求的服務項目或已啟用的服務支援連結時才會顯示，預設為關閉。開啟按鈕不會建立服務，請先</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdanocbd07nndxl7dhz4wj9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">設定會議室服務</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。此設定與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示報告問題按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">分開。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4819650"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-function-call-service-zh-hant" descr="門及其他功能提供呼叫服務開關，與回報會議室問題分開。" title="門及其他功能提供呼叫服務開關，與回報會議室問題分開。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4819650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">門及其他功能提供呼叫服務開關，與回報會議室問題分開。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">這裡管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從其他地方取消。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起人仍然可以從使用者介面或行事曆取消。要讓臨近開始
 的預約在任何地方都不能改，用資源政策裡的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約前有編輯或刪除限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvkh_kopttklc-c0hrhon">
+      <w:hyperlink w:history="1" r:id="rIdyihn_12yqnyrmusjsswn5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**使用者介面裡別人的會議。**在那裡只有發起人和其委派的人可以取消 ——
 這是內建規則，不是設定。</w:t>
       </w:r>
     </w:p>
@@ -3020,76 +3186,76 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算完成身份識別。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板接受哪些憑證由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁決定 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfqymhsynuoyochd7hezg">
+      <w:hyperlink w:history="1" r:id="rIdnsaqyixkxy616ilxxxuqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**是否必須簽到、簽到期限多長。**那是資源的政策，不是面板的 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimf-c22frwdqnpqzhqmw-">
+      <w:hyperlink w:history="1" r:id="rIdeoqsu-m2exl1wrru3nbzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未報到的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3514,51 +3680,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_hrwgqtnao5tzutedb04z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdkrpeias7bxei2e5r-_mcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdlnzrrr-uruliwppruaaag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdpzg-ssqqbu7nwwaawimnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdr1vmnkjv1kpsiy6gnxmrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId5vex95eloghxpjr4qi-na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdo4jb3jdogyqeajff0cmg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdey7b64te1e7kat6ven5ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcgisjw2giay_pg496cp5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdkedv7vblmrlee6284gqtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdtvkh_kopttklc-c0hrhon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvfqymhsynuoyochd7hezg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdimf-c22frwdqnpqzhqmw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d1f2ac1ae7d505bb08af24058ef2c52a4037830.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7910eebc7fd23bf08e98df87cf2fb78a44b01b3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a54bcab702c259108cef85cc8b925587b70625.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f77abb1618e4a258174c20f40815eab68d604034.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7aeb1782a665308d5ef7f1c186408e15b01aa80.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b82b0fcc12285a054e882b339563a282a001313d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfb6a5cfd02139b54e2ba88e0a4a86d8946f61bf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82f469a1ab31f52640920472e34445ac5a5ac81f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727310a595d35f4034874336557cfe1af0235d25.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdbe0dfc29cad40c1be65cd1ff28da1ea84eb09.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnq5tu6ikqzc757sdbcsx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdt_kfl-yravkyrzevf0g-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIddxgxm0npymgrwtarozjcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdwe2qnq3yvrvj3d0xlvwbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId-4tlqoovo353kesywhnoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId00oumpkmfshqlojzhfchr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdnvwmq5y_rbhqx8jk2m3xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId9cl79m_nx3nvt9bmrqb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmfo16mmnpg8jzp1yvhdfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIde5lb-vil5gajp6avspshi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdanocbd07nndxl7dhz4wj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdyihn_12yqnyrmusjsswn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnsaqyixkxy616ilxxxuqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdeoqsu-m2exl1wrru3nbzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32376abe583f7a5d6a83880d8f9fac256314ccb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e615f2379a4514d55998a721e3ff96074de8b525.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46cc581fc0a49556d77710c97fb81d6f848434e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad368d58fb1c3cd02479d8943fe87d8ef8c742f3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ea0104059d6cb0a5940063d0eec7053cb855ea4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9dfd52207570d0c559b93449210b2519b190a4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a003abfef5051e0a6d55d53148d2273a545d734.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2697688c5471e60065f1cceb9949684988cfd8ef.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc7c3f601d2cc52a70680994542828182f0bad97.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e53a168c2842d2b5f16fd1c9a070f9ab439f161d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce69db32ca902b32b2e9376db382c5cb7c05d37.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>每一個會在面板上放按鈕的開關</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>