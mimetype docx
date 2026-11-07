--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnq5tu6ikqzc757sdbcsx3">
+      <w:hyperlink w:history="1" r:id="rIdrtmiqabgyozuyisishgu0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -115,51 +115,51 @@
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁上的三個群組決定。把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示取消預約按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">關掉，就是
 阻止別人在門口取消會議的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些是面板設定上的項目，不屬於單一面板，所以這裡的每個開關都會落到共用這組設定的每一台
 面板上 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_kfl-yravkyrzevf0g-f">
+      <w:hyperlink w:history="1" r:id="rIdl-po6ftxr8lavvswqr_wk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取面板設定，用編輯動作打開，它會停在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
@@ -548,51 +548,51 @@
               <w:t xml:space="preserve">開啟時為可操作的螢幕並顯示操作按鈕；關閉則為僅供顯示、隱藏</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">所有</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">按鈕的螢幕。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只想讓人一眼看狀態的螢幕 —— 玻璃後面的螢幕，或不該被任何人操作的螢幕 —— 就關閉。完整流程見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddxgxm0npymgrwtarozjcw">
+            <w:hyperlink w:history="1" r:id="rIdvzaybju88tasn-uaget1a">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下所有開關只在</w:t>
@@ -675,51 +675,51 @@
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示報告問題按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設計上沒有
 可以擺放的位置，因此只要它是使用中的設計，這些開關就會被停用 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwe2qnq3yvrvj3d0xlvwbd">
+      <w:hyperlink w:history="1" r:id="rIdgpexl8h136dyaubdw5vpd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用預約 —— 對眼前這筆會議可以做什麼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -821,51 +821,51 @@
               <w:t xml:space="preserve">顯示登入按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">空閒的會議室會顯示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">馬上使用</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 從現在開始用這間會議室，不必開任何應用程式。完整流程見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-4tlqoovo353kesywhnoy">
+            <w:hyperlink w:history="1" r:id="rIdlq9nyh5t2ohwwiz_nklyt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">專屬頁面</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2319"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不想讓路過的人隨手佔用會議室的地方就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1094,51 +1094,51 @@
               <w:t xml:space="preserve">顯示簽到按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">等待發起人的預約會顯示</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">登入</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId00oumpkmfshqlojzhfchr">
+            <w:hyperlink w:history="1" r:id="rIdujvmkmkqx4c2xvlzhjifu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在預約面板簽到</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2319"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">簽到在別處發生 —— 使用者介面或感應器 —— 就關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1966,51 +1966,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">顯示其他房間按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4422"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不論會議室是什麼狀態，都提供</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnvwmq5y_rbhqx8jk2m3xn">
+            <w:hyperlink w:history="1" r:id="rIdehaij0e7_7jd65djohija">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">大樓裡的另一間</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。關掉就一起關上：這顆按鈕、室內面板的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">附近的房間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2099,51 +2099,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「其他房間」，由「顯示其他房間按鈕」放上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上取消不是匿名的：除非會議室設定為只能從面板預約，否則和簽到一樣，
 要先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9cl79m_nx3nvt9bmrqb9b">
+      <w:hyperlink w:history="1" r:id="rIdytn1g1d8jknyed8ehu7va">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-details-cancel-zh-hant" descr="開啟 —— 詳細資訊對話框底部有「取消預約」。" title="開啟 —— 詳細資訊對話框底部有「取消預約」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2779,51 +2779,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「回報問題」，由「顯示回報問題按鈕」放上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室內面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面也有同名的群組，帶著兩個讓面板開口說話的開關 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfo16mmnpg8jzp1yvhdfh">
+      <w:hyperlink w:history="1" r:id="rIdkgvvmodivu7llwlfx7wwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Meeting assistant 面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消按鈕本來就不見了的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會讓按鈕消失的原因有五個，它自己的開關只是其中之一：</w:t>
@@ -2952,98 +2952,98 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板跑的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它沒有可以容納這顆按鈕的預約詳細資料對話框 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde5lb-vil5gajp6avspshi">
+      <w:hyperlink w:history="1" r:id="rIdnrtw6nctndleab_h_h3xs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議期間呼叫服務</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在門及其他功能設定中，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示呼叫服務按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">控制 兩種設計的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">呼叫服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。只有預約正在使用、觸控操作已啟用，且會議室有可要求的服務項目或已啟用的服務支援連結時才會顯示，預設為關閉。開啟按鈕不會建立服務，請先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanocbd07nndxl7dhz4wj9">
+      <w:hyperlink w:history="1" r:id="rIdlmp_j1voyoibvltyohup_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定會議室服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。此設定與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示報告問題按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">分開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -3126,51 +3126,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從其他地方取消。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">發起人仍然可以從使用者介面或行事曆取消。要讓臨近開始
 的預約在任何地方都不能改，用資源政策裡的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約前有編輯或刪除限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyihn_12yqnyrmusjsswn5">
+      <w:hyperlink w:history="1" r:id="rIdh04cljgyrqvyoixo99mke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**使用者介面裡別人的會議。**在那裡只有發起人和其委派的人可以取消 ——
 這是內建規則，不是設定。</w:t>
       </w:r>
     </w:p>
@@ -3186,76 +3186,76 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算完成身份識別。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板接受哪些憑證由</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁決定 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsaqyixkxy616ilxxxuqb">
+      <w:hyperlink w:history="1" r:id="rIdxeu6vnh7ovf9buu0aiqxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**是否必須簽到、簽到期限多長。**那是資源的政策，不是面板的 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeoqsu-m2exl1wrru3nbzz">
+      <w:hyperlink w:history="1" r:id="rIdmqsffzs0-_t0b83fxavqh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未報到的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3680,51 +3680,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnq5tu6ikqzc757sdbcsx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdt_kfl-yravkyrzevf0g-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIddxgxm0npymgrwtarozjcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdwe2qnq3yvrvj3d0xlvwbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId-4tlqoovo353kesywhnoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId00oumpkmfshqlojzhfchr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdnvwmq5y_rbhqx8jk2m3xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId9cl79m_nx3nvt9bmrqb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmfo16mmnpg8jzp1yvhdfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIde5lb-vil5gajp6avspshi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdanocbd07nndxl7dhz4wj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdyihn_12yqnyrmusjsswn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnsaqyixkxy616ilxxxuqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdeoqsu-m2exl1wrru3nbzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32376abe583f7a5d6a83880d8f9fac256314ccb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e615f2379a4514d55998a721e3ff96074de8b525.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46cc581fc0a49556d77710c97fb81d6f848434e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad368d58fb1c3cd02479d8943fe87d8ef8c742f3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ea0104059d6cb0a5940063d0eec7053cb855ea4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9dfd52207570d0c559b93449210b2519b190a4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a003abfef5051e0a6d55d53148d2273a545d734.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2697688c5471e60065f1cceb9949684988cfd8ef.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc7c3f601d2cc52a70680994542828182f0bad97.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e53a168c2842d2b5f16fd1c9a070f9ab439f161d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce69db32ca902b32b2e9376db382c5cb7c05d37.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtmiqabgyozuyisishgu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdl-po6ftxr8lavvswqr_wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdvzaybju88tasn-uaget1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdgpexl8h136dyaubdw5vpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlq9nyh5t2ohwwiz_nklyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdujvmkmkqx4c2xvlzhjifu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdehaij0e7_7jd65djohija" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdytn1g1d8jknyed8ehu7va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkgvvmodivu7llwlfx7wwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdnrtw6nctndleab_h_h3xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlmp_j1voyoibvltyohup_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdh04cljgyrqvyoixo99mke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxeu6vnh7ovf9buu0aiqxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmqsffzs0-_t0b83fxavqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32376abe583f7a5d6a83880d8f9fac256314ccb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e615f2379a4514d55998a721e3ff96074de8b525.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46cc581fc0a49556d77710c97fb81d6f848434e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad368d58fb1c3cd02479d8943fe87d8ef8c742f3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ea0104059d6cb0a5940063d0eec7053cb855ea4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9dfd52207570d0c559b93449210b2519b190a4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a003abfef5051e0a6d55d53148d2273a545d734.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2697688c5471e60065f1cceb9949684988cfd8ef.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc7c3f601d2cc52a70680994542828182f0bad97.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e53a168c2842d2b5f16fd1c9a070f9ab439f161d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce69db32ca902b32b2e9376db382c5cb7c05d37.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>每一個會在面板上放按鈕的開關</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>