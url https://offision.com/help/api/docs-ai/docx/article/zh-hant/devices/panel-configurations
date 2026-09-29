--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板本身幾乎不存放任何設定。按鈕、身份識別方式與外觀，全部來自一組與其他面板 共用的面板設定 —— 這正是「只改一台卻改到二十台」的原因。</w:t>
+        <w:t xml:space="preserve">面板本身幾乎不存放任何設定。按鈕、身份識別方式與外觀，全部來自一組與其他面板共用的面板設定 —— 這正是「只改一台卻改到二十台」的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvl4fkux9qotgjojorid4h">
+      <w:hyperlink w:history="1" r:id="rIdnkugbdorlznvtv9jrcwcn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">您對一台面板所做的變更，並不會存放在那台面板上。它的按鈕、它要求的身份識別方式、
 外觀主題與螢幕保護，全部來自一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板設定</w:t>
@@ -245,51 +245,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室內面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 房間</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的會議助理畫面。那是另一台面板、有自己的設定，所以它自成一頁 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_57p6elrpo8ubzhn5ylh">
+      <w:hyperlink w:history="1" r:id="rIdicuqn8gvn6d1xmwhio64h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -297,51 +297,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 面板接受什麼作為身份證明，以及是否允許完全不要求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 遠端控制的倒數，以及是否
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpj-uyk6pbihlcf-zzesih">
+      <w:hyperlink w:history="1" r:id="rIdrfcp5edfuvjiwiiuf6oye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板離線時通知某人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -450,536 +450,566 @@
       <w:r>
         <w:t xml:space="preserve">房間預訂面板是一個預覽加十一個群組</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">不是一頁開關，而是面板的即時預覽，底下擺著一排群組選單，每個群組以子頁
 開啟 —— 編輯任何一個群組時，面板都留在畫面上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">預覽底下有一排標示房間狀態的小標籤，點其中一個就會以那個狀態顯示面板，不會改動任何
+設定。打開群組之後，清單上方固定的圓形箭號就是回到選單的路，無論往下捲多遠都留在
+原處。小標籤唯一不涵蓋的是螢幕保護程式：它會在自己的群組開啟時、而且只有在已經開啟
+的情況下，自行預覽。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">選單的第一格是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它管著其中三個群組：關閉時面板成為純顯示的畫面，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板上預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁與其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就沒有東西可提供。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrituexygrlaki0buirytx">
+      <w:hyperlink w:history="1" r:id="rIdnjiiboqnmtgfg5fe1rkfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2427"/>
-        <w:gridCol w:w="6933"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="8382"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">群組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">背景與標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">背景圖片模式與檔案、公司標誌、字型</w:t>
+              <w:t xml:space="preserve">背景圖片模式與檔案、公司標誌與它的底色、字型</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">狀態顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">房間各狀態的顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">顯示語言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板提供哪些語言</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">房間名稱文字大小、設備</w:t>
-            </w:r>
+              <w:t xml:space="preserve">房間名稱文字大小（</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdovdhwez1kcchjzstxwyjb">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">文字大小</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">）、設備、</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdbittdqkzygtwc9xp-xfah">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">會議室提示</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">標題、主辦人、出席者、縮圖、線上會議標誌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間軸與時鐘</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">公告、24 小時制、兩個時間軸選項</w:t>
+              <w:t xml:space="preserve">公告、24 小時制、時間軸文字大小、兩個時間軸選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">使用預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">QR 碼、馬上使用、簽到、登出、延長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在面板上預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">提前預約、預約詳細資料、取消</w:t>
+              <w:t xml:space="preserve">提前預約、預約詳細資料、取消、其他房間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">門禁與其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">其他房間、開門、回報問題</w:t>
+              <w:t xml:space="preserve">開門、回報問題 —— 在室內面板頁還有會議結束的語音提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">螢幕保護與省電</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">閒置播放清單與省電模式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">依用途指定設計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6933"/>
+            <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">針對個別預約用途的設計覆寫</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中三個操作群組就是以前的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">功能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁，裡面每一個開關仍然列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkppdydn8stvdsi66664r">
+      <w:hyperlink w:history="1" r:id="rIdxtajkmu4kjweyvbd7t-_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色彩控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1025,151 +1055,654 @@
         <w:t xml:space="preserve">
 面板有兩種設計，而</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫的東西比</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">少得多 —— 沒有側欄、沒有背景圖片、沒有 QR 的
 位置。設計畫不出來的設定會被停用而不是隱藏，這樣表單就不會假裝能改一個面板根本會忽略
 的東西。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7abiilvmopxpgpxyxi9kr">
+      <w:hyperlink w:history="1" r:id="rIdb68ce9wcfz7_dinnva6ag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">讓某一台面板行為不同</w:t>
+        <w:t xml:space="preserve">在房間名稱下放一則提示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">沒有單台面板的覆寫。需要不同行為的面板，得建立</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">，再把它移過去。</w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">會議室資訊</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">裡的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">會議室提示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，會在面板的房間名稱下方放一張短卡片 —— 放每個人進門前
+都該知道的事。它的等級就是卡片上的標記：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">資訊</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">提醒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">警告</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。預設的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">關閉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+什麼都不顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">兩件事都在同一個對話框內完成：建立設定，然後開啟頁面清單最下方</w:t>
-[...21 lines deleted...]
-指定某台面板要用哪一組設定。</w:t>
+        <w:t xml:space="preserve">文字由</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">內容</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">決定。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">會議室描述</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">顯示房間自己的描述，所以同一組設定下的每台面板都顯示
+各自房間的那一句；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂文字</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">則在這裡按語言各寫一次，每台面板顯示同樣的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4105275"/>
+            <wp:extent cx="5715000" cy="2524125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-configuration-assigned-devices-zh-hant" descr="依大樓與樓層排列的所有面板，屬於這組設定的已勾選。" title="依大樓與樓層排列的所有面板，屬於這組設定的已勾選。"/>
+            <wp:docPr id="1" name="panel-room-note-setting-zh-hant" descr="會議室提示設為提醒，顯示房間的描述。" title="會議室提示設為提醒，顯示房間的描述。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2524125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">會議室提示設為提醒，顯示房間的描述。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-info-zh-hant" descr="資訊 —— 房間裡有什麼。" title="資訊 —— 房間裡有什麼。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">資訊 —— 房間裡有什麼。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-reminder-zh-hant" descr="提醒 —— 離開前要做的事。" title="提醒 —— 離開前要做的事。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">提醒 —— 離開前要做的事。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-warning-zh-hant" descr="警告 —— 有什麼壞了。" title="警告 —— 有什麼壞了。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">警告 —— 有什麼壞了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩種設計都會顯示它，480 寬的面板也會。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-center-zh-hant" descr="同一則提醒，在置中設計上。" title="同一則提醒，在置中設計上。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同一則提醒，在置中設計上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4572000" cy="3048000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-mini-zh-hant" descr="以及 480 × 320 的面板上。" title="以及 480 × 320 的面板上。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572000" cy="3048000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">以及 480 × 320 的面板上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有內容的提示什麼都不顯示 —— 沒有描述的房間，或空白的編輯器。停用中、營業時間外和授權
+畫面都有自己的訊息，卡片也不會出現在那裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">讓某一台面板行為不同</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有單台面板的覆寫。需要不同行為的面板，得建立</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">第二組面板設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，再把它移過去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩件事都在同一個對話框內完成：建立設定，然後開啟頁面清單最下方</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已分配面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">底下的
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，勾選要套用的面板。也可以從另一個方向做同一件事 —— 在面板清單上直接
+指定某台面板要用哪一組設定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4105275"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-configuration-assigned-devices-zh-hant" descr="依大樓與樓層排列的所有面板，屬於這組設定的已勾選。" title="依大樓與樓層排列的所有面板，屬於這組設定的已勾選。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4105275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1219,126 +1752,126 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約這個房間、可以預約多久。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源的預約規則 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwk6ur7oyyyvmq5s1-3jff">
+      <w:hyperlink w:history="1" r:id="rId3191zdyqacrbhdaikd3bh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否必須簽到，以及必須在多久之內簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同樣是預約規則 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsifibg99jzumb3vx9oe3z">
+      <w:hyperlink w:history="1" r:id="rId5escqhitptwt538qerxcb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統裡有哪些身份識別方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 全組織的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫面決定所有面板的預設值；
 面板設定可以覆蓋它，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mgal_ytafj6lgzcn4tn1">
+      <w:hyperlink w:history="1" r:id="rIdumzf8ewcwell3mvjxuz-5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的主題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1783,51 +2316,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvl4fkux9qotgjojorid4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdr_57p6elrpo8ubzhn5ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdpj-uyk6pbihlcf-zzesih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdrituexygrlaki0buirytx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdhkppdydn8stvdsi66664r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7abiilvmopxpgpxyxi9kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdwk6ur7oyyyvmq5s1-3jff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsifibg99jzumb3vx9oe3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9mgal_ytafj6lgzcn4tn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/077d25be90452ba687c629c6c32d38a676383806.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50011f70269e6a2cd9f9bfea78682f081385b07e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/119afee0e27c6a22448b9a1500336be98329a4aa.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnkugbdorlznvtv9jrcwcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdicuqn8gvn6d1xmwhio64h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrfcp5edfuvjiwiiuf6oye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnjiiboqnmtgfg5fe1rkfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdovdhwez1kcchjzstxwyjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdbittdqkzygtwc9xp-xfah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#22312;&#25151;&#38291;&#21517;&#31281;&#19979;&#25918;&#19968;&#21063;&#25552;&#31034;" TargetMode="External"/><Relationship Id="rIdxtajkmu4kjweyvbd7t-_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdb68ce9wcfz7_dinnva6ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId3191zdyqacrbhdaikd3bh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId5escqhitptwt538qerxcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdumzf8ewcwell3mvjxuz-5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/077d25be90452ba687c629c6c32d38a676383806.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50011f70269e6a2cd9f9bfea78682f081385b07e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee73b66a41fce27bf4040801cfbabc3c939a6795.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1653dbcddc61b62e37ababc53619355ea3bfcb7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fb0418336f259ff0f9131e5632ad909e543ab0b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94afdd2eb26b15cfcccfaed3d5caa6f18b264ad7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87e1295dcc52a318a428479f3c2ca6ae8004b636.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5761aa74b6b0659c35099bed57001207b5375d81.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/119afee0e27c6a22448b9a1500336be98329a4aa.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板的設定從哪裡來</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>