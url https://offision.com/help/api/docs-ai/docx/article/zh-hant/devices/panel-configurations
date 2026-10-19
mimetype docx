--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkugbdorlznvtv9jrcwcn">
+      <w:hyperlink w:history="1" r:id="rIdft9gc3tcisjybfbe61mlh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">您對一台面板所做的變更，並不會存放在那台面板上。它的按鈕、它要求的身份識別方式、
 外觀主題與螢幕保護，全部來自一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板設定</w:t>
@@ -245,51 +245,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室內面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 房間</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的會議助理畫面。那是另一台面板、有自己的設定，所以它自成一頁 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicuqn8gvn6d1xmwhio64h">
+      <w:hyperlink w:history="1" r:id="rIdfpe_ykmpvdmbeglkuu8ff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -297,51 +297,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 面板接受什麼作為身份證明，以及是否允許完全不要求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 遠端控制的倒數，以及是否
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfcp5edfuvjiwiiuf6oye">
+      <w:hyperlink w:history="1" r:id="rIdob_iwqkjnw1luh5gk9etf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板離線時通知某人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -504,51 +504,51 @@
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板上預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁與其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就沒有東西可提供。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjiiboqnmtgfg5fe1rkfx">
+      <w:hyperlink w:history="1" r:id="rIdjwpgmfnu9pr298pxilhlx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -702,62 +702,62 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">房間名稱文字大小（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdovdhwez1kcchjzstxwyjb">
+            <w:hyperlink w:history="1" r:id="rIdzz5b3yaqkgwqu-a0piv7l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">文字大小</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）、設備、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbittdqkzygtwc9xp-xfah">
+            <w:hyperlink w:history="1" r:id="rIdxycx8g02owp4gzi-en_ru">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室提示</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約資訊</w:t>
             </w:r>
@@ -965,51 +965,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中三個操作群組就是以前的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">功能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁，裡面每一個開關仍然列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtajkmu4kjweyvbd7t-_s">
+      <w:hyperlink w:history="1" r:id="rIdwagwnoxmox4onqltalhdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色彩控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1055,51 +1055,51 @@
         <w:t xml:space="preserve">
 面板有兩種設計，而</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫的東西比</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">少得多 —— 沒有側欄、沒有背景圖片、沒有 QR 的
 位置。設計畫不出來的設定會被停用而不是隱藏，這樣表單就不會假裝能改一個面板根本會忽略
 的東西。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb68ce9wcfz7_dinnva6ag">
+      <w:hyperlink w:history="1" r:id="rIdmneywuy9kcyjoiwus_w3q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在房間名稱下放一則提示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1245,464 +1245,229 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">會議室提示設為提醒，顯示房間的描述。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">資訊 —— 房間裡有什麼。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">提醒 —— 離開前要做的事。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">警告 —— 有什麼壞了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩種設計都會顯示它，480 寬的面板也會。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同一則提醒，在置中設計上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">以及 480 × 320 的面板上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有內容的提示什麼都不顯示 —— 沒有描述的房間，或空白的編輯器。停用中、營業時間外和授權
+畫面都有自己的訊息，卡片也不會出現在那裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">讓某一台面板行為不同</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有單台面板的覆寫。需要不同行為的面板，得建立</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">第二組面板設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，再把它移過去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩件事都在同一個對話框內完成：建立設定，然後開啟頁面清單最下方</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已分配面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">底下的
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，勾選要套用的面板。也可以從另一個方向做同一件事 —— 在面板清單上直接
+指定某台面板要用哪一組設定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:extent cx="5715000" cy="4105275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-room-note-info-zh-hant" descr="資訊 —— 房間裡有什麼。" title="資訊 —— 房間裡有什麼。"/>
+            <wp:docPr id="1" name="panel-configuration-assigned-devices-zh-hant" descr="依大樓與樓層排列的所有面板，屬於這組設定的已勾選。" title="依大樓與樓層排列的所有面板，屬於這組設定的已勾選。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3571875"/>
-[...381 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4105275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1752,126 +1517,126 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約這個房間、可以預約多久。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源的預約規則 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3191zdyqacrbhdaikd3bh">
+      <w:hyperlink w:history="1" r:id="rId5uhbqin32ss-j52g_xnjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否必須簽到，以及必須在多久之內簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同樣是預約規則 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5escqhitptwt538qerxcb">
+      <w:hyperlink w:history="1" r:id="rIdqcxi4trkv23z-o2ychefk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統裡有哪些身份識別方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 全組織的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫面決定所有面板的預設值；
 面板設定可以覆蓋它，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumzf8ewcwell3mvjxuz-5">
+      <w:hyperlink w:history="1" r:id="rIddszjh2bbuosbj8vv7iyba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的主題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2316,51 +2081,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnkugbdorlznvtv9jrcwcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdicuqn8gvn6d1xmwhio64h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrfcp5edfuvjiwiiuf6oye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdnjiiboqnmtgfg5fe1rkfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdovdhwez1kcchjzstxwyjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdbittdqkzygtwc9xp-xfah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#22312;&#25151;&#38291;&#21517;&#31281;&#19979;&#25918;&#19968;&#21063;&#25552;&#31034;" TargetMode="External"/><Relationship Id="rIdxtajkmu4kjweyvbd7t-_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdb68ce9wcfz7_dinnva6ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId3191zdyqacrbhdaikd3bh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId5escqhitptwt538qerxcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdumzf8ewcwell3mvjxuz-5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/077d25be90452ba687c629c6c32d38a676383806.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50011f70269e6a2cd9f9bfea78682f081385b07e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee73b66a41fce27bf4040801cfbabc3c939a6795.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1653dbcddc61b62e37ababc53619355ea3bfcb7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fb0418336f259ff0f9131e5632ad909e543ab0b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94afdd2eb26b15cfcccfaed3d5caa6f18b264ad7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87e1295dcc52a318a428479f3c2ca6ae8004b636.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5761aa74b6b0659c35099bed57001207b5375d81.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/119afee0e27c6a22448b9a1500336be98329a4aa.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdft9gc3tcisjybfbe61mlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdfpe_ykmpvdmbeglkuu8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdob_iwqkjnw1luh5gk9etf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdjwpgmfnu9pr298pxilhlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdzz5b3yaqkgwqu-a0piv7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdxycx8g02owp4gzi-en_ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#22312;&#25151;&#38291;&#21517;&#31281;&#19979;&#25918;&#19968;&#21063;&#25552;&#31034;" TargetMode="External"/><Relationship Id="rIdwagwnoxmox4onqltalhdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdmneywuy9kcyjoiwus_w3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId5uhbqin32ss-j52g_xnjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqcxi4trkv23z-o2ychefk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIddszjh2bbuosbj8vv7iyba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a70d0cb50e521a551037f32795a44caae316250.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9638041873cda8edb3d05259ac212c99f42ee3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd00a2daf763ca6df28a34fccb6a4476eda39355.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28ca563d2ad3e248032aa4e9cc3ce85f060c4a0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板的設定從哪裡來</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>