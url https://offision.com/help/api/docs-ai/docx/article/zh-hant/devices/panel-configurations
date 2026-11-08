--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdft9gc3tcisjybfbe61mlh">
+      <w:hyperlink w:history="1" r:id="rIdkt7liqm_wxg18f41ddt8r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">您對一台面板所做的變更，並不會存放在那台面板上。它的按鈕、它要求的身份識別方式、
 外觀主題與螢幕保護，全部來自一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板設定</w:t>
@@ -245,51 +245,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室內面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 房間</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的會議助理畫面。那是另一台面板、有自己的設定，所以它自成一頁 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfpe_ykmpvdmbeglkuu8ff">
+      <w:hyperlink w:history="1" r:id="rIdlfcytfowfjytmclmxv3ec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議助理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -297,51 +297,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 面板接受什麼作為身份證明，以及是否允許完全不要求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 遠端控制的倒數，以及是否
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdob_iwqkjnw1luh5gk9etf">
+      <w:hyperlink w:history="1" r:id="rIdhafwpp_nywevfneumepmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板離線時通知某人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -504,51 +504,51 @@
         <w:t xml:space="preserve">使用預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板上預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁與其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就沒有東西可提供。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwpgmfnu9pr298pxilhlx">
+      <w:hyperlink w:history="1" r:id="rIdhi5cr6jjfuldcoywg_el4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板當作純顯示的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -702,62 +702,62 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">房間名稱文字大小（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzz5b3yaqkgwqu-a0piv7l">
+            <w:hyperlink w:history="1" r:id="rIdvtoz6dgqa9zlszz3iakef">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">文字大小</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）、設備、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxycx8g02owp4gzi-en_ru">
+            <w:hyperlink w:history="1" r:id="rIdyjhmkl1zbanrjcdjmdibs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室提示</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約資訊</w:t>
             </w:r>
@@ -965,51 +965,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中三個操作群組就是以前的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">功能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁，裡面每一個開關仍然列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwagwnoxmox4onqltalhdk">
+      <w:hyperlink w:history="1" r:id="rIdregaqdhl4st0uzfxtiz-m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色彩控制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1055,51 +1055,51 @@
         <w:t xml:space="preserve">
 面板有兩種設計，而</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫的東西比</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">少得多 —— 沒有側欄、沒有背景圖片、沒有 QR 的
 位置。設計畫不出來的設定會被停用而不是隱藏，這樣表單就不會假裝能改一個面板根本會忽略
 的東西。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmneywuy9kcyjoiwus_w3q">
+      <w:hyperlink w:history="1" r:id="rId3q84daykmwo3ygdbe0qak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在房間名稱下放一則提示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1517,126 +1517,126 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約這個房間、可以預約多久。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源的預約規則 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5uhbqin32ss-j52g_xnjl">
+      <w:hyperlink w:history="1" r:id="rId_vnjag4zmgtrk_v6dq4t5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否必須簽到，以及必須在多久之內簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同樣是預約規則 —— 請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcxi4trkv23z-o2ychefk">
+      <w:hyperlink w:history="1" r:id="rIdsqpfidch91r-f5hkyf_px">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統裡有哪些身份識別方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 全組織的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫面決定所有面板的預設值；
 面板設定可以覆蓋它，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddszjh2bbuosbj8vv7iyba">
+      <w:hyperlink w:history="1" r:id="rIdvzybwafoasti5qhu1jw9v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的主題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2081,51 +2081,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdft9gc3tcisjybfbe61mlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdfpe_ykmpvdmbeglkuu8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdob_iwqkjnw1luh5gk9etf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdjwpgmfnu9pr298pxilhlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdzz5b3yaqkgwqu-a0piv7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdxycx8g02owp4gzi-en_ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#22312;&#25151;&#38291;&#21517;&#31281;&#19979;&#25918;&#19968;&#21063;&#25552;&#31034;" TargetMode="External"/><Relationship Id="rIdwagwnoxmox4onqltalhdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdmneywuy9kcyjoiwus_w3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId5uhbqin32ss-j52g_xnjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqcxi4trkv23z-o2ychefk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIddszjh2bbuosbj8vv7iyba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a70d0cb50e521a551037f32795a44caae316250.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9638041873cda8edb3d05259ac212c99f42ee3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd00a2daf763ca6df28a34fccb6a4476eda39355.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28ca563d2ad3e248032aa4e9cc3ce85f060c4a0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkt7liqm_wxg18f41ddt8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdlfcytfowfjytmclmxv3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdhafwpp_nywevfneumepmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdhi5cr6jjfuldcoywg_el4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdvtoz6dgqa9zlszz3iakef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdyjhmkl1zbanrjcdjmdibs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#22312;&#25151;&#38291;&#21517;&#31281;&#19979;&#25918;&#19968;&#21063;&#25552;&#31034;" TargetMode="External"/><Relationship Id="rIdregaqdhl4st0uzfxtiz-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId3q84daykmwo3ygdbe0qak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId_vnjag4zmgtrk_v6dq4t5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsqpfidch91r-f5hkyf_px" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvzybwafoasti5qhu1jw9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a70d0cb50e521a551037f32795a44caae316250.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9638041873cda8edb3d05259ac212c99f42ee3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd00a2daf763ca6df28a34fccb6a4476eda39355.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28ca563d2ad3e248032aa4e9cc3ce85f060c4a0.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>面板的設定從哪裡來</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>